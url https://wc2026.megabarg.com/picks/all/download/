--- v0 (2026-06-27)
+++ v1 (2026-08-26)
@@ -414,51 +414,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BW39"/>
+  <dimension ref="A1:DC39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="3" ySplit="1" topLeftCell="D2" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight"/>
       <selection pane="bottomLeft"/>
       <selection pane="bottomRight" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="5" customWidth="1" min="1" max="1"/>
     <col width="18" customWidth="1" min="2" max="2"/>
     <col width="7" customWidth="1" min="3" max="3"/>
     <col width="16" customWidth="1" min="4" max="4"/>
     <col width="16" customWidth="1" min="5" max="5"/>
     <col width="16" customWidth="1" min="6" max="6"/>
     <col width="16" customWidth="1" min="7" max="7"/>
     <col width="16" customWidth="1" min="8" max="8"/>
     <col width="16" customWidth="1" min="9" max="9"/>
     <col width="16" customWidth="1" min="10" max="10"/>
     <col width="16" customWidth="1" min="11" max="11"/>
     <col width="16" customWidth="1" min="12" max="12"/>
     <col width="16" customWidth="1" min="13" max="13"/>
     <col width="16" customWidth="1" min="14" max="14"/>
     <col width="16" customWidth="1" min="15" max="15"/>
@@ -500,9885 +500,12965 @@
     <col width="16" customWidth="1" min="51" max="51"/>
     <col width="16" customWidth="1" min="52" max="52"/>
     <col width="16" customWidth="1" min="53" max="53"/>
     <col width="16" customWidth="1" min="54" max="54"/>
     <col width="16" customWidth="1" min="55" max="55"/>
     <col width="16" customWidth="1" min="56" max="56"/>
     <col width="16" customWidth="1" min="57" max="57"/>
     <col width="16" customWidth="1" min="58" max="58"/>
     <col width="16" customWidth="1" min="59" max="59"/>
     <col width="16" customWidth="1" min="60" max="60"/>
     <col width="16" customWidth="1" min="61" max="61"/>
     <col width="16" customWidth="1" min="62" max="62"/>
     <col width="16" customWidth="1" min="63" max="63"/>
     <col width="16" customWidth="1" min="64" max="64"/>
     <col width="16" customWidth="1" min="65" max="65"/>
     <col width="16" customWidth="1" min="66" max="66"/>
     <col width="16" customWidth="1" min="67" max="67"/>
     <col width="16" customWidth="1" min="68" max="68"/>
     <col width="16" customWidth="1" min="69" max="69"/>
     <col width="16" customWidth="1" min="70" max="70"/>
     <col width="16" customWidth="1" min="71" max="71"/>
     <col width="16" customWidth="1" min="72" max="72"/>
     <col width="16" customWidth="1" min="73" max="73"/>
     <col width="16" customWidth="1" min="74" max="74"/>
     <col width="16" customWidth="1" min="75" max="75"/>
+    <col width="16" customWidth="1" min="76" max="76"/>
+    <col width="16" customWidth="1" min="77" max="77"/>
+    <col width="16" customWidth="1" min="78" max="78"/>
+    <col width="16" customWidth="1" min="79" max="79"/>
+    <col width="16" customWidth="1" min="80" max="80"/>
+    <col width="16" customWidth="1" min="81" max="81"/>
+    <col width="16" customWidth="1" min="82" max="82"/>
+    <col width="16" customWidth="1" min="83" max="83"/>
+    <col width="16" customWidth="1" min="84" max="84"/>
+    <col width="16" customWidth="1" min="85" max="85"/>
+    <col width="16" customWidth="1" min="86" max="86"/>
+    <col width="16" customWidth="1" min="87" max="87"/>
+    <col width="16" customWidth="1" min="88" max="88"/>
+    <col width="16" customWidth="1" min="89" max="89"/>
+    <col width="16" customWidth="1" min="90" max="90"/>
+    <col width="16" customWidth="1" min="91" max="91"/>
+    <col width="16" customWidth="1" min="92" max="92"/>
+    <col width="16" customWidth="1" min="93" max="93"/>
+    <col width="16" customWidth="1" min="94" max="94"/>
+    <col width="16" customWidth="1" min="95" max="95"/>
+    <col width="16" customWidth="1" min="96" max="96"/>
+    <col width="16" customWidth="1" min="97" max="97"/>
+    <col width="16" customWidth="1" min="98" max="98"/>
+    <col width="16" customWidth="1" min="99" max="99"/>
+    <col width="16" customWidth="1" min="100" max="100"/>
+    <col width="16" customWidth="1" min="101" max="101"/>
+    <col width="16" customWidth="1" min="102" max="102"/>
+    <col width="16" customWidth="1" min="103" max="103"/>
+    <col width="16" customWidth="1" min="104" max="104"/>
+    <col width="16" customWidth="1" min="105" max="105"/>
+    <col width="16" customWidth="1" min="106" max="106"/>
+    <col width="16" customWidth="1" min="107" max="107"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Rank</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Player</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Total</t>
         </is>
       </c>
       <c r="D1" s="1" t="inlineStr">
         <is>
+          <t>M73 R32 RSA-CAN</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>M76 R32 BRA-JPN</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>M74 R32 GER-PAR</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>M75 R32 NED-MAR</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>M78 R32 CIV-NOR</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>M77 R32 FRA-SWE</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>M79 R32 MEX-ECU</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>M80 R32 ENG-COD</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>M82 R32 BEL-SEN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>M81 R32 USA-BIH</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>M84 R32 ESP-AUT</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>M83 R32 POR-CRO</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>M85 R32 SUI-ALG</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>M88 R32 AUS-EGY</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>M86 R32 ARG-CPV</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>M87 R32 COL-GHA</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>M90 R16 CAN-MAR</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>M89 R16 PAR-FRA</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>M91 R16 BRA-NOR</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>M92 R16 MEX-ENG</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>M93 R16 POR-ESP</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>M94 R16 USA-BEL</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>M95 R16 ARG-EGY</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>M96 R16 SUI-COL</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>M97 QF FRA-MAR</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>M98 QF ESP-BEL</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>M99 QF NOR-ENG</t>
+        </is>
+      </c>
+      <c r="AE1" s="1" t="inlineStr">
+        <is>
+          <t>M100 QF ARG-SUI</t>
+        </is>
+      </c>
+      <c r="AF1" s="1" t="inlineStr">
+        <is>
+          <t>M101 SF FRA-ESP</t>
+        </is>
+      </c>
+      <c r="AG1" s="1" t="inlineStr">
+        <is>
+          <t>M102 SF ENG-ARG</t>
+        </is>
+      </c>
+      <c r="AH1" s="1" t="inlineStr">
+        <is>
+          <t>M103 3rd FRA-ENG</t>
+        </is>
+      </c>
+      <c r="AI1" s="1" t="inlineStr">
+        <is>
+          <t>M104 F ESP-ARG</t>
+        </is>
+      </c>
+      <c r="AJ1" s="1" t="inlineStr">
+        <is>
           <t>M537327 A MEX-RSA</t>
         </is>
       </c>
-      <c r="E1" s="1" t="inlineStr">
+      <c r="AK1" s="1" t="inlineStr">
         <is>
           <t>M537328 A KOR-CZE</t>
         </is>
       </c>
-      <c r="F1" s="1" t="inlineStr">
+      <c r="AL1" s="1" t="inlineStr">
         <is>
           <t>M537333 B CAN-BIH</t>
         </is>
       </c>
-      <c r="G1" s="1" t="inlineStr">
+      <c r="AM1" s="1" t="inlineStr">
         <is>
           <t>M537345 D USA-PAR</t>
         </is>
       </c>
-      <c r="H1" s="1" t="inlineStr">
+      <c r="AN1" s="1" t="inlineStr">
         <is>
           <t>M537334 B QAT-SUI</t>
         </is>
       </c>
-      <c r="I1" s="1" t="inlineStr">
+      <c r="AO1" s="1" t="inlineStr">
         <is>
           <t>M537339 C BRA-MAR</t>
         </is>
       </c>
-      <c r="J1" s="1" t="inlineStr">
+      <c r="AP1" s="1" t="inlineStr">
         <is>
           <t>M537340 C HAI-SCO</t>
         </is>
       </c>
-      <c r="K1" s="1" t="inlineStr">
+      <c r="AQ1" s="1" t="inlineStr">
         <is>
           <t>M537346 D AUS-TUR</t>
         </is>
       </c>
-      <c r="L1" s="1" t="inlineStr">
+      <c r="AR1" s="1" t="inlineStr">
         <is>
           <t>M537351 E GER-CUW</t>
         </is>
       </c>
-      <c r="M1" s="1" t="inlineStr">
+      <c r="AS1" s="1" t="inlineStr">
         <is>
           <t>M537357 F NED-JPN</t>
         </is>
       </c>
-      <c r="N1" s="1" t="inlineStr">
+      <c r="AT1" s="1" t="inlineStr">
         <is>
           <t>M537352 E CIV-ECU</t>
         </is>
       </c>
-      <c r="O1" s="1" t="inlineStr">
+      <c r="AU1" s="1" t="inlineStr">
         <is>
           <t>M537358 F SWE-TUN</t>
         </is>
       </c>
-      <c r="P1" s="1" t="inlineStr">
+      <c r="AV1" s="1" t="inlineStr">
         <is>
           <t>M537369 H ESP-CPV</t>
         </is>
       </c>
-      <c r="Q1" s="1" t="inlineStr">
+      <c r="AW1" s="1" t="inlineStr">
         <is>
           <t>M537363 G BEL-EGY</t>
         </is>
       </c>
-      <c r="R1" s="1" t="inlineStr">
+      <c r="AX1" s="1" t="inlineStr">
         <is>
           <t>M537370 H KSA-URU</t>
         </is>
       </c>
-      <c r="S1" s="1" t="inlineStr">
+      <c r="AY1" s="1" t="inlineStr">
         <is>
           <t>M537364 G IRN-NZL</t>
         </is>
       </c>
-      <c r="T1" s="1" t="inlineStr">
+      <c r="AZ1" s="1" t="inlineStr">
         <is>
           <t>M537391 I FRA-SEN</t>
         </is>
       </c>
-      <c r="U1" s="1" t="inlineStr">
+      <c r="BA1" s="1" t="inlineStr">
         <is>
           <t>M537392 I IRQ-NOR</t>
         </is>
       </c>
-      <c r="V1" s="1" t="inlineStr">
+      <c r="BB1" s="1" t="inlineStr">
         <is>
           <t>M537397 J ARG-ALG</t>
         </is>
       </c>
-      <c r="W1" s="1" t="inlineStr">
+      <c r="BC1" s="1" t="inlineStr">
         <is>
           <t>M537398 J AUT-JOR</t>
         </is>
       </c>
-      <c r="X1" s="1" t="inlineStr">
+      <c r="BD1" s="1" t="inlineStr">
         <is>
           <t>M537403 K POR-COD</t>
         </is>
       </c>
-      <c r="Y1" s="1" t="inlineStr">
+      <c r="BE1" s="1" t="inlineStr">
         <is>
           <t>M537409 L ENG-CRO</t>
         </is>
       </c>
-      <c r="Z1" s="1" t="inlineStr">
+      <c r="BF1" s="1" t="inlineStr">
         <is>
           <t>M537410 L GHA-PAN</t>
         </is>
       </c>
-      <c r="AA1" s="1" t="inlineStr">
+      <c r="BG1" s="1" t="inlineStr">
         <is>
           <t>M537404 K UZB-COL</t>
         </is>
       </c>
-      <c r="AB1" s="1" t="inlineStr">
+      <c r="BH1" s="1" t="inlineStr">
         <is>
           <t>M537329 A CZE-RSA</t>
         </is>
       </c>
-      <c r="AC1" s="1" t="inlineStr">
+      <c r="BI1" s="1" t="inlineStr">
         <is>
           <t>M537335 B SUI-BIH</t>
         </is>
       </c>
-      <c r="AD1" s="1" t="inlineStr">
+      <c r="BJ1" s="1" t="inlineStr">
         <is>
           <t>M537336 B CAN-QAT</t>
         </is>
       </c>
-      <c r="AE1" s="1" t="inlineStr">
+      <c r="BK1" s="1" t="inlineStr">
         <is>
           <t>M537330 A MEX-KOR</t>
         </is>
       </c>
-      <c r="AF1" s="1" t="inlineStr">
+      <c r="BL1" s="1" t="inlineStr">
         <is>
           <t>M537348 D USA-AUS</t>
         </is>
       </c>
-      <c r="AG1" s="1" t="inlineStr">
+      <c r="BM1" s="1" t="inlineStr">
         <is>
           <t>M537342 C SCO-MAR</t>
         </is>
       </c>
-      <c r="AH1" s="1" t="inlineStr">
+      <c r="BN1" s="1" t="inlineStr">
         <is>
           <t>M537341 C BRA-HAI</t>
         </is>
       </c>
-      <c r="AI1" s="1" t="inlineStr">
+      <c r="BO1" s="1" t="inlineStr">
         <is>
           <t>M537347 D TUR-PAR</t>
         </is>
       </c>
-      <c r="AJ1" s="1" t="inlineStr">
+      <c r="BP1" s="1" t="inlineStr">
         <is>
           <t>M537359 F NED-SWE</t>
         </is>
       </c>
-      <c r="AK1" s="1" t="inlineStr">
+      <c r="BQ1" s="1" t="inlineStr">
         <is>
           <t>M537353 E GER-CIV</t>
         </is>
       </c>
-      <c r="AL1" s="1" t="inlineStr">
+      <c r="BR1" s="1" t="inlineStr">
         <is>
           <t>M537354 E ECU-CUW</t>
         </is>
       </c>
-      <c r="AM1" s="1" t="inlineStr">
+      <c r="BS1" s="1" t="inlineStr">
         <is>
           <t>M537360 F TUN-JPN</t>
         </is>
       </c>
-      <c r="AN1" s="1" t="inlineStr">
+      <c r="BT1" s="1" t="inlineStr">
         <is>
           <t>M537371 H ESP-KSA</t>
         </is>
       </c>
-      <c r="AO1" s="1" t="inlineStr">
+      <c r="BU1" s="1" t="inlineStr">
         <is>
           <t>M537365 G BEL-IRN</t>
         </is>
       </c>
-      <c r="AP1" s="1" t="inlineStr">
+      <c r="BV1" s="1" t="inlineStr">
         <is>
           <t>M537372 H URU-CPV</t>
         </is>
       </c>
-      <c r="AQ1" s="1" t="inlineStr">
+      <c r="BW1" s="1" t="inlineStr">
         <is>
           <t>M537366 G NZL-EGY</t>
         </is>
       </c>
-      <c r="AR1" s="1" t="inlineStr">
+      <c r="BX1" s="1" t="inlineStr">
         <is>
           <t>M537399 J ARG-AUT</t>
         </is>
       </c>
-      <c r="AS1" s="1" t="inlineStr">
+      <c r="BY1" s="1" t="inlineStr">
         <is>
           <t>M537393 I FRA-IRQ</t>
         </is>
       </c>
-      <c r="AT1" s="1" t="inlineStr">
+      <c r="BZ1" s="1" t="inlineStr">
         <is>
           <t>M537394 I NOR-SEN</t>
         </is>
       </c>
-      <c r="AU1" s="1" t="inlineStr">
+      <c r="CA1" s="1" t="inlineStr">
         <is>
           <t>M537400 J JOR-ALG</t>
         </is>
       </c>
-      <c r="AV1" s="1" t="inlineStr">
+      <c r="CB1" s="1" t="inlineStr">
         <is>
           <t>M537405 K POR-UZB</t>
         </is>
       </c>
-      <c r="AW1" s="1" t="inlineStr">
+      <c r="CC1" s="1" t="inlineStr">
         <is>
           <t>M537411 L ENG-GHA</t>
         </is>
       </c>
-      <c r="AX1" s="1" t="inlineStr">
+      <c r="CD1" s="1" t="inlineStr">
         <is>
           <t>M537412 L PAN-CRO</t>
         </is>
       </c>
-      <c r="AY1" s="1" t="inlineStr">
+      <c r="CE1" s="1" t="inlineStr">
         <is>
           <t>M537406 K COL-COD</t>
         </is>
       </c>
-      <c r="AZ1" s="1" t="inlineStr">
+      <c r="CF1" s="1" t="inlineStr">
         <is>
           <t>M537337 B SUI-CAN</t>
         </is>
       </c>
-      <c r="BA1" s="1" t="inlineStr">
+      <c r="CG1" s="1" t="inlineStr">
         <is>
           <t>M537338 B BIH-QAT</t>
         </is>
       </c>
-      <c r="BB1" s="1" t="inlineStr">
+      <c r="CH1" s="1" t="inlineStr">
         <is>
           <t>M537343 C SCO-BRA</t>
         </is>
       </c>
-      <c r="BC1" s="1" t="inlineStr">
+      <c r="CI1" s="1" t="inlineStr">
         <is>
           <t>M537344 C MAR-HAI</t>
         </is>
       </c>
-      <c r="BD1" s="1" t="inlineStr">
+      <c r="CJ1" s="1" t="inlineStr">
         <is>
           <t>M537331 A CZE-MEX</t>
         </is>
       </c>
-      <c r="BE1" s="1" t="inlineStr">
+      <c r="CK1" s="1" t="inlineStr">
         <is>
           <t>M537332 A RSA-KOR</t>
         </is>
       </c>
-      <c r="BF1" s="1" t="inlineStr">
+      <c r="CL1" s="1" t="inlineStr">
         <is>
           <t>M537355 E ECU-GER</t>
         </is>
       </c>
-      <c r="BG1" s="1" t="inlineStr">
+      <c r="CM1" s="1" t="inlineStr">
         <is>
           <t>M537356 E CUW-CIV</t>
         </is>
       </c>
-      <c r="BH1" s="1" t="inlineStr">
+      <c r="CN1" s="1" t="inlineStr">
         <is>
           <t>M537361 F TUN-NED</t>
         </is>
       </c>
-      <c r="BI1" s="1" t="inlineStr">
+      <c r="CO1" s="1" t="inlineStr">
         <is>
           <t>M537362 F JPN-SWE</t>
         </is>
       </c>
-      <c r="BJ1" s="1" t="inlineStr">
+      <c r="CP1" s="1" t="inlineStr">
         <is>
           <t>M537349 D TUR-USA</t>
         </is>
       </c>
-      <c r="BK1" s="1" t="inlineStr">
+      <c r="CQ1" s="1" t="inlineStr">
         <is>
           <t>M537350 D PAR-AUS</t>
         </is>
       </c>
-      <c r="BL1" s="1" t="inlineStr">
+      <c r="CR1" s="1" t="inlineStr">
         <is>
           <t>M537395 I NOR-FRA</t>
         </is>
       </c>
-      <c r="BM1" s="1" t="inlineStr">
+      <c r="CS1" s="1" t="inlineStr">
         <is>
           <t>M537396 I SEN-IRQ</t>
         </is>
       </c>
-      <c r="BN1" s="1" t="inlineStr">
+      <c r="CT1" s="1" t="inlineStr">
         <is>
           <t>M537373 H URU-ESP</t>
         </is>
       </c>
-      <c r="BO1" s="1" t="inlineStr">
+      <c r="CU1" s="1" t="inlineStr">
         <is>
           <t>M537374 H CPV-KSA</t>
         </is>
       </c>
-      <c r="BP1" s="1" t="inlineStr">
+      <c r="CV1" s="1" t="inlineStr">
         <is>
           <t>M537367 G NZL-BEL</t>
         </is>
       </c>
-      <c r="BQ1" s="1" t="inlineStr">
+      <c r="CW1" s="1" t="inlineStr">
         <is>
           <t>M537368 G EGY-IRN</t>
         </is>
       </c>
-      <c r="BR1" s="1" t="inlineStr">
+      <c r="CX1" s="1" t="inlineStr">
         <is>
           <t>M537413 L PAN-ENG</t>
         </is>
       </c>
-      <c r="BS1" s="1" t="inlineStr">
+      <c r="CY1" s="1" t="inlineStr">
         <is>
           <t>M537414 L CRO-GHA</t>
         </is>
       </c>
-      <c r="BT1" s="1" t="inlineStr">
+      <c r="CZ1" s="1" t="inlineStr">
         <is>
           <t>M537407 K COL-POR</t>
         </is>
       </c>
-      <c r="BU1" s="1" t="inlineStr">
+      <c r="DA1" s="1" t="inlineStr">
         <is>
           <t>M537408 K COD-UZB</t>
         </is>
       </c>
-      <c r="BV1" s="1" t="inlineStr">
+      <c r="DB1" s="1" t="inlineStr">
         <is>
           <t>M537401 J JOR-ARG</t>
         </is>
       </c>
-      <c r="BW1" s="1" t="inlineStr">
+      <c r="DC1" s="1" t="inlineStr">
         <is>
           <t>M537402 J ALG-AUT</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
         <v>1</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
           <t>SashaS</t>
         </is>
       </c>
       <c r="C2" t="n">
-        <v>108</v>
+        <v>298</v>
       </c>
       <c r="D2" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E2" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H2" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J2" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="K2" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="L2" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O2" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="P2" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R2" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S2" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="U2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="V2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W2" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="X2" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y2" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Z2" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AA2" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AB2" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC2" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AD2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE2" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AF2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AH2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI2" t="n">
         <v>0</v>
       </c>
       <c r="AJ2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AK2" t="n">
         <v>3</v>
       </c>
       <c r="AL2" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN2" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AO2" t="n">
         <v>0</v>
       </c>
       <c r="AP2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AQ2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AS2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT2" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AU2" t="n">
         <v>1</v>
       </c>
       <c r="AV2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW2" t="n">
         <v>0</v>
       </c>
       <c r="AX2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AZ2" t="n">
         <v>3</v>
       </c>
       <c r="BA2" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BB2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BC2" t="n">
         <v>2</v>
       </c>
       <c r="BD2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BG2" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BH2" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI2" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BJ2" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK2" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL2" t="n">
         <v>1</v>
       </c>
       <c r="BM2" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>2</v>
+      </c>
+      <c r="BN2" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP2" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ2" t="n">
+        <v>3</v>
+      </c>
+      <c r="BR2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT2" t="n">
+        <v>3</v>
+      </c>
+      <c r="BU2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV2" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW2" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX2" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY2" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC2" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF2" t="n">
+        <v>3</v>
+      </c>
+      <c r="CG2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH2" t="n">
+        <v>3</v>
+      </c>
+      <c r="CI2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK2" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL2" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO2" t="n">
+        <v>3</v>
+      </c>
+      <c r="CP2" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ2" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU2" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW2" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY2" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ2" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA2" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB2" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC2" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
         <v>2</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>CoachPotapov</t>
+          <t>Victor P</t>
         </is>
       </c>
       <c r="C3" t="n">
-        <v>104</v>
+        <v>291</v>
       </c>
       <c r="D3" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E3" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F3" t="n">
         <v>0</v>
       </c>
       <c r="G3" t="n">
         <v>0</v>
       </c>
       <c r="H3" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I3" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="J3" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M3" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O3" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="P3" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q3" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R3" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S3" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U3" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W3" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="X3" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z3" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AA3" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AB3" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD3" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE3" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AF3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG3" t="n">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="AH3" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI3" t="n">
         <v>0</v>
       </c>
       <c r="AJ3" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK3" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AL3" t="n">
         <v>0</v>
       </c>
       <c r="AM3" t="n">
         <v>1</v>
       </c>
       <c r="AN3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO3" t="n">
         <v>0</v>
       </c>
       <c r="AP3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR3" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AS3" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AT3" t="n">
         <v>0</v>
       </c>
       <c r="AU3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AV3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW3" t="n">
         <v>0</v>
       </c>
       <c r="AX3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY3" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BB3" t="n">
         <v>1</v>
       </c>
       <c r="BC3" t="n">
         <v>2</v>
       </c>
       <c r="BD3" t="n">
         <v>0</v>
       </c>
       <c r="BE3" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BF3" t="n">
         <v>0</v>
       </c>
       <c r="BG3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BH3" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BI3" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BJ3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK3" t="n">
         <v>3</v>
       </c>
       <c r="BL3" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BM3" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN3" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO3" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP3" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ3" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR3" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS3" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT3" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU3" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV3" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW3" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX3" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY3" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ3" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA3" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB3" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC3" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD3" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE3" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF3" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG3" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH3" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI3" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ3" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK3" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL3" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM3" t="n">
+        <v>3</v>
+      </c>
+      <c r="CN3" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO3" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP3" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ3" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR3" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS3" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT3" t="n">
+        <v>3</v>
+      </c>
+      <c r="CU3" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV3" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW3" t="n">
+        <v>3</v>
+      </c>
+      <c r="CX3" t="n">
+        <v>3</v>
+      </c>
+      <c r="CY3" t="n">
+        <v>3</v>
+      </c>
+      <c r="CZ3" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA3" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB3" t="n">
+        <v>2</v>
+      </c>
+      <c r="DC3" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
         <v>3</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Feliz</t>
+          <t>Mark</t>
         </is>
       </c>
       <c r="C4" t="n">
-        <v>103</v>
+        <v>290</v>
       </c>
       <c r="D4" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E4" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F4" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H4" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I4" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J4" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K4" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M4" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N4" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="O4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="P4" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q4" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R4" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S4" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="T4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U4" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W4" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="X4" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Y4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z4" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AA4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB4" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD4" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE4" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AF4" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG4" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="AH4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI4" t="n">
         <v>0</v>
       </c>
       <c r="AJ4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK4" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AL4" t="n">
         <v>0</v>
       </c>
       <c r="AM4" t="n">
         <v>1</v>
       </c>
       <c r="AN4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO4" t="n">
         <v>0</v>
       </c>
       <c r="AP4" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR4" t="n">
         <v>1</v>
       </c>
       <c r="AS4" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AT4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AU4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AV4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW4" t="n">
         <v>0</v>
       </c>
       <c r="AX4" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AY4" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ4" t="n">
         <v>1</v>
       </c>
       <c r="BA4" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BB4" t="n">
         <v>1</v>
       </c>
       <c r="BC4" t="n">
         <v>2</v>
       </c>
       <c r="BD4" t="n">
         <v>0</v>
       </c>
       <c r="BE4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF4" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BG4" t="n">
         <v>1</v>
       </c>
       <c r="BH4" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="BI4" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BJ4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK4" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="BL4" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BM4" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>3</v>
+      </c>
+      <c r="BN4" t="n">
+        <v>3</v>
+      </c>
+      <c r="BO4" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP4" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ4" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR4" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS4" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT4" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU4" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV4" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW4" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX4" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY4" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ4" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA4" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB4" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC4" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD4" t="n">
+        <v>3</v>
+      </c>
+      <c r="CE4" t="n">
+        <v>3</v>
+      </c>
+      <c r="CF4" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG4" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH4" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI4" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ4" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK4" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL4" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM4" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN4" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO4" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP4" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ4" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR4" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS4" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT4" t="n">
+        <v>3</v>
+      </c>
+      <c r="CU4" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV4" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW4" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX4" t="n">
+        <v>3</v>
+      </c>
+      <c r="CY4" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ4" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA4" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB4" t="n">
+        <v>2</v>
+      </c>
+      <c r="DC4" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Mark</t>
+          <t>Vladimir</t>
         </is>
       </c>
       <c r="C5" t="n">
-        <v>103</v>
+        <v>286</v>
       </c>
       <c r="D5" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E5" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F5" t="n">
         <v>0</v>
       </c>
       <c r="G5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H5" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I5" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J5" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K5" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L5" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M5" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N5" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O5" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="P5" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q5" t="n">
         <v>0</v>
       </c>
       <c r="R5" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S5" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U5" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W5" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="X5" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Y5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z5" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AA5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB5" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC5" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD5" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE5" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AF5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG5" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="AH5" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI5" t="n">
         <v>0</v>
       </c>
       <c r="AJ5" t="n">
         <v>1</v>
       </c>
       <c r="AK5" t="n">
         <v>2</v>
       </c>
       <c r="AL5" t="n">
         <v>0</v>
       </c>
       <c r="AM5" t="n">
         <v>1</v>
       </c>
       <c r="AN5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO5" t="n">
         <v>0</v>
       </c>
       <c r="AP5" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR5" t="n">
         <v>1</v>
       </c>
       <c r="AS5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT5" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AU5" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AV5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW5" t="n">
         <v>0</v>
       </c>
       <c r="AX5" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AY5" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AZ5" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BA5" t="n">
         <v>1</v>
       </c>
       <c r="BB5" t="n">
         <v>1</v>
       </c>
       <c r="BC5" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE5" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF5" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BG5" t="n">
         <v>1</v>
       </c>
       <c r="BH5" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BI5" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ5" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK5" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BL5" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BM5" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>3</v>
+      </c>
+      <c r="BN5" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO5" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP5" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ5" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR5" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS5" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT5" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU5" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV5" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW5" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX5" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY5" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ5" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA5" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB5" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC5" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD5" t="n">
+        <v>3</v>
+      </c>
+      <c r="CE5" t="n">
+        <v>3</v>
+      </c>
+      <c r="CF5" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG5" t="n">
+        <v>0</v>
+      </c>
+      <c r="CH5" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI5" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ5" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK5" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL5" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM5" t="n">
+        <v>3</v>
+      </c>
+      <c r="CN5" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO5" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP5" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ5" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR5" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS5" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT5" t="n">
+        <v>3</v>
+      </c>
+      <c r="CU5" t="n">
+        <v>3</v>
+      </c>
+      <c r="CV5" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW5" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX5" t="n">
+        <v>3</v>
+      </c>
+      <c r="CY5" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ5" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA5" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB5" t="n">
+        <v>2</v>
+      </c>
+      <c r="DC5" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Mateo</t>
+          <t>Mike S</t>
         </is>
       </c>
       <c r="C6" t="n">
-        <v>103</v>
+        <v>284</v>
       </c>
       <c r="D6" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E6" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="F6" t="n">
         <v>0</v>
       </c>
       <c r="G6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O6" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="P6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q6" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R6" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S6" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U6" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="W6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="X6" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Z6" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AA6" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB6" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AC6" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AD6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE6" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AF6" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG6" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AH6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI6" t="n">
         <v>0</v>
       </c>
       <c r="AJ6" t="n">
         <v>1</v>
       </c>
       <c r="AK6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL6" t="n">
         <v>0</v>
       </c>
       <c r="AM6" t="n">
         <v>1</v>
       </c>
       <c r="AN6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO6" t="n">
         <v>0</v>
       </c>
       <c r="AP6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AS6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT6" t="n">
         <v>0</v>
       </c>
       <c r="AU6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AV6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW6" t="n">
         <v>0</v>
       </c>
       <c r="AX6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ6" t="n">
         <v>1</v>
       </c>
       <c r="BA6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BB6" t="n">
         <v>1</v>
       </c>
       <c r="BC6" t="n">
         <v>2</v>
       </c>
       <c r="BD6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE6" t="n">
         <v>0</v>
       </c>
       <c r="BF6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BG6" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BH6" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI6" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BJ6" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK6" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL6" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BM6" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN6" t="n">
+        <v>3</v>
+      </c>
+      <c r="BO6" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP6" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ6" t="n">
+        <v>3</v>
+      </c>
+      <c r="BR6" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS6" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT6" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU6" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV6" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW6" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX6" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY6" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ6" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA6" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB6" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC6" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD6" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE6" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF6" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG6" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH6" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI6" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ6" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK6" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL6" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM6" t="n">
+        <v>3</v>
+      </c>
+      <c r="CN6" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO6" t="n">
+        <v>3</v>
+      </c>
+      <c r="CP6" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ6" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR6" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS6" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT6" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU6" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV6" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW6" t="n">
+        <v>3</v>
+      </c>
+      <c r="CX6" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY6" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ6" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA6" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB6" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC6" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
         <v>6</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Vasia</t>
+          <t>Sasha K</t>
         </is>
       </c>
       <c r="C7" t="n">
-        <v>102</v>
+        <v>281</v>
       </c>
       <c r="D7" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E7" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="F7" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G7" t="n">
         <v>0</v>
       </c>
       <c r="H7" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I7" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J7" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K7" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M7" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N7" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O7" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="P7" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q7" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R7" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="S7" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="T7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U7" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V7" t="n">
         <v>0</v>
       </c>
       <c r="W7" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="X7" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Y7" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="Z7" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AA7" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AB7" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC7" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD7" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE7" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG7" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="AH7" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI7" t="n">
         <v>0</v>
       </c>
       <c r="AJ7" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK7" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AL7" t="n">
         <v>0</v>
       </c>
       <c r="AM7" t="n">
         <v>1</v>
       </c>
       <c r="AN7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO7" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AP7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ7" t="n">
         <v>0</v>
       </c>
       <c r="AR7" t="n">
         <v>1</v>
       </c>
       <c r="AS7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT7" t="n">
         <v>0</v>
       </c>
       <c r="AU7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AV7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW7" t="n">
         <v>0</v>
       </c>
       <c r="AX7" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AY7" t="n">
         <v>2</v>
       </c>
       <c r="AZ7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA7" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BB7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BC7" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE7" t="n">
         <v>0</v>
       </c>
       <c r="BF7" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BG7" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BH7" t="n">
         <v>0</v>
       </c>
       <c r="BI7" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ7" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BK7" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BL7" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BM7" t="n">
         <v>1</v>
       </c>
-      <c r="BN7" t="inlineStr">
-[...47 lines deleted...]
-        </is>
+      <c r="BN7" t="n">
+        <v>3</v>
+      </c>
+      <c r="BO7" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP7" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ7" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR7" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS7" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT7" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU7" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV7" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW7" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX7" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY7" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ7" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA7" t="n">
+        <v>0</v>
+      </c>
+      <c r="CB7" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC7" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD7" t="n">
+        <v>3</v>
+      </c>
+      <c r="CE7" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF7" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG7" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH7" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI7" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ7" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK7" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL7" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM7" t="n">
+        <v>3</v>
+      </c>
+      <c r="CN7" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO7" t="n">
+        <v>3</v>
+      </c>
+      <c r="CP7" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ7" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR7" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS7" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT7" t="n">
+        <v>3</v>
+      </c>
+      <c r="CU7" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV7" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW7" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX7" t="n">
+        <v>3</v>
+      </c>
+      <c r="CY7" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ7" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA7" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB7" t="n">
+        <v>2</v>
+      </c>
+      <c r="DC7" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
         <v>7</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Andrei Piterbarg</t>
+          <t>elal</t>
         </is>
       </c>
       <c r="C8" t="n">
-        <v>101</v>
+        <v>279</v>
       </c>
       <c r="D8" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E8" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F8" t="n">
         <v>0</v>
       </c>
       <c r="G8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H8" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I8" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J8" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K8" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L8" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M8" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="N8" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O8" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="P8" t="n">
         <v>0</v>
       </c>
       <c r="Q8" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R8" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S8" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U8" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W8" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="X8" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y8" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Z8" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AA8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB8" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC8" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AD8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE8" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AF8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG8" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AH8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI8" t="n">
         <v>0</v>
       </c>
       <c r="AJ8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AK8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AL8" t="n">
         <v>0</v>
       </c>
       <c r="AM8" t="n">
         <v>1</v>
       </c>
       <c r="AN8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO8" t="n">
         <v>0</v>
       </c>
       <c r="AP8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AS8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AU8" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AV8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW8" t="n">
         <v>0</v>
       </c>
       <c r="AX8" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AY8" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AZ8" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BA8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BB8" t="n">
         <v>1</v>
       </c>
       <c r="BC8" t="n">
         <v>1</v>
       </c>
       <c r="BD8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BG8" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BH8" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ8" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK8" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL8" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BM8" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>2</v>
+      </c>
+      <c r="BN8" t="n">
+        <v>3</v>
+      </c>
+      <c r="BO8" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP8" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ8" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR8" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS8" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT8" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU8" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV8" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW8" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX8" t="n">
+        <v>3</v>
+      </c>
+      <c r="BY8" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ8" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA8" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB8" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC8" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD8" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE8" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF8" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG8" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH8" t="n">
+        <v>3</v>
+      </c>
+      <c r="CI8" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ8" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK8" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL8" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM8" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN8" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO8" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP8" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ8" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR8" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS8" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT8" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU8" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV8" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW8" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX8" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY8" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ8" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA8" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB8" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC8" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Sasha K</t>
+          <t>Dmitry M</t>
         </is>
       </c>
       <c r="C9" t="n">
-        <v>101</v>
+        <v>275</v>
       </c>
       <c r="D9" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E9" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F9" t="n">
         <v>0</v>
       </c>
       <c r="G9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H9" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I9" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J9" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="K9" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L9" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M9" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N9" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O9" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P9" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q9" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R9" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S9" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="T9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U9" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W9" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="X9" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Y9" t="n">
         <v>0</v>
       </c>
       <c r="Z9" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AA9" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB9" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC9" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD9" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE9" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF9" t="n">
         <v>0</v>
       </c>
       <c r="AG9" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="AH9" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AI9" t="n">
         <v>0</v>
       </c>
       <c r="AJ9" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AK9" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AL9" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO9" t="n">
         <v>0</v>
       </c>
       <c r="AP9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ9" t="n">
         <v>0</v>
       </c>
       <c r="AR9" t="n">
         <v>1</v>
       </c>
       <c r="AS9" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AT9" t="n">
         <v>0</v>
       </c>
       <c r="AU9" t="n">
         <v>0</v>
       </c>
       <c r="AV9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW9" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AX9" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AY9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ9" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BA9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BB9" t="n">
         <v>1</v>
       </c>
       <c r="BC9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE9" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF9" t="n">
         <v>0</v>
       </c>
       <c r="BG9" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="BH9" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BI9" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BJ9" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BK9" t="n">
         <v>0</v>
       </c>
       <c r="BL9" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BM9" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>3</v>
+      </c>
+      <c r="BN9" t="n">
+        <v>3</v>
+      </c>
+      <c r="BO9" t="n">
+        <v>3</v>
+      </c>
+      <c r="BP9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ9" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR9" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS9" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU9" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV9" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY9" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA9" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE9" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF9" t="n">
+        <v>3</v>
+      </c>
+      <c r="CG9" t="n">
+        <v>3</v>
+      </c>
+      <c r="CH9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CI9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CO9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CU9" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW9" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY9" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ9" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA9" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB9" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC9" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>9</v>
+        <v>8</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>dasha</t>
+          <t>Kris</t>
         </is>
       </c>
       <c r="C10" t="n">
-        <v>100</v>
+        <v>275</v>
       </c>
       <c r="D10" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F10" t="n">
         <v>0</v>
       </c>
       <c r="G10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H10" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I10" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J10" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K10" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M10" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="N10" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P10" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q10" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="R10" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S10" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T10" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="U10" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="V10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W10" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="X10" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Y10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z10" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AA10" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AB10" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AC10" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD10" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE10" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AF10" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AG10" t="n">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="AH10" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI10" t="n">
         <v>0</v>
       </c>
       <c r="AJ10" t="n">
         <v>1</v>
       </c>
       <c r="AK10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL10" t="n">
         <v>0</v>
       </c>
       <c r="AM10" t="n">
         <v>1</v>
       </c>
       <c r="AN10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO10" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AP10" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AQ10" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AR10" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AS10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT10" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AU10" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AV10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW10" t="n">
         <v>0</v>
       </c>
       <c r="AX10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA10" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BB10" t="n">
         <v>1</v>
       </c>
       <c r="BC10" t="n">
         <v>1</v>
       </c>
       <c r="BD10" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE10" t="n">
         <v>0</v>
       </c>
       <c r="BF10" t="n">
         <v>0</v>
       </c>
       <c r="BG10" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BH10" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BI10" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BJ10" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BK10" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BL10" t="n">
         <v>1</v>
       </c>
       <c r="BM10" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>2</v>
+      </c>
+      <c r="BN10" t="n">
+        <v>3</v>
+      </c>
+      <c r="BO10" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP10" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ10" t="n">
+        <v>3</v>
+      </c>
+      <c r="BR10" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS10" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT10" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU10" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV10" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW10" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX10" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY10" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ10" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA10" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB10" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC10" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD10" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE10" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF10" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG10" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH10" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI10" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ10" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK10" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL10" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM10" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN10" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO10" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP10" t="n">
+        <v>3</v>
+      </c>
+      <c r="CQ10" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR10" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS10" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT10" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU10" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV10" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW10" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX10" t="n">
+        <v>3</v>
+      </c>
+      <c r="CY10" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ10" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA10" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB10" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC10" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
         <v>10</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Nikita F</t>
+          <t>Ruslan</t>
         </is>
       </c>
       <c r="C11" t="n">
-        <v>99</v>
+        <v>274</v>
       </c>
       <c r="D11" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E11" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F11" t="n">
         <v>0</v>
       </c>
       <c r="G11" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H11" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I11" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J11" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K11" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L11" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M11" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N11" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P11" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q11" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R11" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S11" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T11" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="U11" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="V11" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W11" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="X11" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Y11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z11" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AA11" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB11" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AC11" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AD11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE11" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AF11" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG11" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AH11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI11" t="n">
         <v>0</v>
       </c>
       <c r="AJ11" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK11" t="n">
         <v>0</v>
       </c>
       <c r="AL11" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM11" t="n">
         <v>1</v>
       </c>
       <c r="AN11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO11" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR11" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AS11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AT11" t="n">
         <v>0</v>
       </c>
       <c r="AU11" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AV11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW11" t="n">
         <v>0</v>
       </c>
       <c r="AX11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA11" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BB11" t="n">
         <v>1</v>
       </c>
       <c r="BC11" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BD11" t="n">
         <v>0</v>
       </c>
       <c r="BE11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF11" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BG11" t="n">
         <v>1</v>
       </c>
       <c r="BH11" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI11" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BJ11" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BK11" t="n">
         <v>0</v>
       </c>
       <c r="BL11" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BM11" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN11" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO11" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP11" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ11" t="n">
+        <v>3</v>
+      </c>
+      <c r="BR11" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS11" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT11" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU11" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV11" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW11" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX11" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY11" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ11" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA11" t="n">
+        <v>3</v>
+      </c>
+      <c r="CB11" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC11" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD11" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE11" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF11" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG11" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH11" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI11" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ11" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK11" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL11" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM11" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN11" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO11" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP11" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ11" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR11" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS11" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT11" t="n">
+        <v>0</v>
+      </c>
+      <c r="CU11" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV11" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW11" t="n">
+        <v>3</v>
+      </c>
+      <c r="CX11" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY11" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ11" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA11" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB11" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC11" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>elal</t>
+          <t>Fedor</t>
         </is>
       </c>
       <c r="C12" t="n">
-        <v>99</v>
+        <v>273</v>
       </c>
       <c r="D12" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E12" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F12" t="n">
         <v>0</v>
       </c>
       <c r="G12" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H12" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I12" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J12" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K12" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L12" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M12" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="N12" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O12" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="P12" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q12" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R12" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S12" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U12" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="V12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W12" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="X12" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Y12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z12" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AA12" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB12" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC12" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD12" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE12" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AF12" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG12" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AH12" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI12" t="n">
         <v>0</v>
       </c>
       <c r="AJ12" t="n">
         <v>1</v>
       </c>
       <c r="AK12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL12" t="n">
         <v>0</v>
       </c>
       <c r="AM12" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO12" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP12" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AQ12" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AR12" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AS12" t="n">
         <v>3</v>
       </c>
       <c r="AT12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AU12" t="n">
         <v>1</v>
       </c>
       <c r="AV12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW12" t="n">
         <v>0</v>
       </c>
       <c r="AX12" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AY12" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AZ12" t="n">
         <v>1</v>
       </c>
       <c r="BA12" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BB12" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="BC12" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE12" t="n">
         <v>0</v>
       </c>
       <c r="BF12" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BG12" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BH12" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BI12" t="n">
         <v>0</v>
       </c>
       <c r="BJ12" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BK12" t="n">
         <v>0</v>
       </c>
       <c r="BL12" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BM12" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN12" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO12" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP12" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BR12" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS12" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT12" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU12" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV12" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW12" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX12" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY12" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ12" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA12" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB12" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC12" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD12" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE12" t="n">
+        <v>0</v>
+      </c>
+      <c r="CF12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CG12" t="n">
+        <v>0</v>
+      </c>
+      <c r="CH12" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI12" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ12" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK12" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL12" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CN12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CO12" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP12" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ12" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR12" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS12" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT12" t="n">
+        <v>0</v>
+      </c>
+      <c r="CU12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV12" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW12" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX12" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY12" t="n">
+        <v>3</v>
+      </c>
+      <c r="CZ12" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA12" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB12" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC12" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
         <v>12</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Vladimir</t>
+          <t>Anton K</t>
         </is>
       </c>
       <c r="C13" t="n">
-        <v>98</v>
+        <v>272</v>
       </c>
       <c r="D13" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E13" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="F13" t="n">
         <v>0</v>
       </c>
       <c r="G13" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="H13" t="n">
         <v>0</v>
       </c>
       <c r="I13" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J13" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="K13" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M13" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N13" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P13" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q13" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R13" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S13" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T13" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="U13" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W13" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="X13" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Y13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z13" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AA13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB13" t="n">
-        <v>2</v>
+        <v>9</v>
       </c>
       <c r="AC13" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD13" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE13" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AF13" t="n">
         <v>0</v>
       </c>
       <c r="AG13" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="AH13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI13" t="n">
         <v>0</v>
       </c>
       <c r="AJ13" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK13" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AL13" t="n">
         <v>0</v>
       </c>
       <c r="AM13" t="n">
         <v>1</v>
       </c>
       <c r="AN13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO13" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AP13" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR13" t="n">
         <v>1</v>
       </c>
       <c r="AS13" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AT13" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AU13" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AV13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW13" t="n">
         <v>0</v>
       </c>
       <c r="AX13" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AY13" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AZ13" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BA13" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BB13" t="n">
         <v>1</v>
       </c>
       <c r="BC13" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BD13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE13" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF13" t="n">
         <v>0</v>
       </c>
       <c r="BG13" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="BH13" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI13" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ13" t="n">
         <v>0</v>
       </c>
       <c r="BK13" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BL13" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BM13" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>3</v>
+      </c>
+      <c r="BN13" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO13" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP13" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ13" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR13" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS13" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT13" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU13" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV13" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW13" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX13" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY13" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ13" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA13" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB13" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC13" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD13" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE13" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF13" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG13" t="n">
+        <v>0</v>
+      </c>
+      <c r="CH13" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI13" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ13" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK13" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL13" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM13" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN13" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO13" t="n">
+        <v>3</v>
+      </c>
+      <c r="CP13" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ13" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR13" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS13" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT13" t="n">
+        <v>3</v>
+      </c>
+      <c r="CU13" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV13" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW13" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX13" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY13" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ13" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA13" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB13" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC13" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Ruslan</t>
+          <t>DK</t>
         </is>
       </c>
       <c r="C14" t="n">
-        <v>98</v>
+        <v>271</v>
       </c>
       <c r="D14" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E14" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F14" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G14" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H14" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I14" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J14" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K14" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M14" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N14" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O14" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P14" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q14" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R14" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S14" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T14" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="U14" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="V14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W14" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="X14" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="Y14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z14" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AA14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB14" t="n">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="AC14" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE14" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF14" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG14" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AH14" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI14" t="n">
         <v>0</v>
       </c>
       <c r="AJ14" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK14" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AL14" t="n">
         <v>0</v>
       </c>
       <c r="AM14" t="n">
         <v>1</v>
       </c>
       <c r="AN14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO14" t="n">
         <v>0</v>
       </c>
       <c r="AP14" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AS14" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AT14" t="n">
         <v>0</v>
       </c>
       <c r="AU14" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AV14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW14" t="n">
         <v>0</v>
       </c>
       <c r="AX14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA14" t="n">
         <v>1</v>
       </c>
       <c r="BB14" t="n">
         <v>1</v>
       </c>
       <c r="BC14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BD14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF14" t="n">
         <v>0</v>
       </c>
       <c r="BG14" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BH14" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK14" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL14" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BM14" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN14" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO14" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP14" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ14" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR14" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS14" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT14" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU14" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV14" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW14" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX14" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY14" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ14" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA14" t="n">
+        <v>0</v>
+      </c>
+      <c r="CB14" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC14" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD14" t="n">
+        <v>3</v>
+      </c>
+      <c r="CE14" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF14" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG14" t="n">
+        <v>0</v>
+      </c>
+      <c r="CH14" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI14" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ14" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK14" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL14" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM14" t="n">
+        <v>0</v>
+      </c>
+      <c r="CN14" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO14" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP14" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ14" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR14" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS14" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT14" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU14" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV14" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW14" t="n">
+        <v>3</v>
+      </c>
+      <c r="CX14" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY14" t="n">
+        <v>3</v>
+      </c>
+      <c r="CZ14" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA14" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB14" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC14" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
         <v>14</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Kris</t>
+          <t>Sasha Kourakin</t>
         </is>
       </c>
       <c r="C15" t="n">
-        <v>97</v>
+        <v>270</v>
       </c>
       <c r="D15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E15" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F15" t="n">
         <v>0</v>
       </c>
       <c r="G15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H15" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I15" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J15" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K15" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L15" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M15" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N15" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O15" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P15" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q15" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R15" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S15" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U15" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V15" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="W15" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="X15" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="Y15" t="n">
         <v>0</v>
       </c>
       <c r="Z15" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AA15" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB15" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC15" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD15" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="AE15" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AF15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG15" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AH15" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI15" t="n">
         <v>0</v>
       </c>
       <c r="AJ15" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AK15" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AL15" t="n">
         <v>0</v>
       </c>
       <c r="AM15" t="n">
         <v>1</v>
       </c>
       <c r="AN15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO15" t="n">
         <v>0</v>
       </c>
       <c r="AP15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ15" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AR15" t="n">
         <v>1</v>
       </c>
       <c r="AS15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT15" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AU15" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AV15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW15" t="n">
         <v>0</v>
       </c>
       <c r="AX15" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AY15" t="n">
         <v>2</v>
       </c>
       <c r="AZ15" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BA15" t="n">
         <v>1</v>
       </c>
       <c r="BB15" t="n">
         <v>1</v>
       </c>
       <c r="BC15" t="n">
         <v>2</v>
       </c>
       <c r="BD15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BG15" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BH15" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI15" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ15" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BK15" t="n">
         <v>0</v>
       </c>
       <c r="BL15" t="n">
         <v>0</v>
       </c>
       <c r="BM15" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>2</v>
+      </c>
+      <c r="BN15" t="n">
+        <v>2</v>
+      </c>
+      <c r="BO15" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP15" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ15" t="n">
+        <v>3</v>
+      </c>
+      <c r="BR15" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS15" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT15" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU15" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV15" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW15" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX15" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY15" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ15" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA15" t="n">
+        <v>3</v>
+      </c>
+      <c r="CB15" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC15" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD15" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE15" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF15" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG15" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH15" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI15" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ15" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK15" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL15" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM15" t="n">
+        <v>3</v>
+      </c>
+      <c r="CN15" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO15" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP15" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ15" t="n">
+        <v>3</v>
+      </c>
+      <c r="CR15" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS15" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT15" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU15" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV15" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW15" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX15" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY15" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ15" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA15" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB15" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC15" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
         <v>15</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Sasha Kourakin</t>
+          <t>Emmanuel</t>
         </is>
       </c>
       <c r="C16" t="n">
-        <v>96</v>
+        <v>266</v>
       </c>
       <c r="D16" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="E16" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F16" t="n">
         <v>0</v>
       </c>
       <c r="G16" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H16" t="n">
         <v>0</v>
       </c>
       <c r="I16" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J16" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K16" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L16" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M16" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N16" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O16" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P16" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q16" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R16" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S16" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T16" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="U16" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W16" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="X16" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Y16" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Z16" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AA16" t="n">
         <v>0</v>
       </c>
       <c r="AB16" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC16" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AD16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE16" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF16" t="n">
         <v>0</v>
       </c>
       <c r="AG16" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AH16" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AI16" t="n">
         <v>0</v>
       </c>
       <c r="AJ16" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK16" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AL16" t="n">
         <v>0</v>
       </c>
       <c r="AM16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO16" t="n">
         <v>0</v>
       </c>
       <c r="AP16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AS16" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AT16" t="n">
         <v>0</v>
       </c>
       <c r="AU16" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AV16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW16" t="n">
         <v>0</v>
       </c>
       <c r="AX16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY16" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AZ16" t="n">
         <v>0</v>
       </c>
       <c r="BA16" t="n">
         <v>1</v>
       </c>
       <c r="BB16" t="n">
         <v>1</v>
       </c>
       <c r="BC16" t="n">
         <v>2</v>
       </c>
       <c r="BD16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE16" t="n">
         <v>0</v>
       </c>
       <c r="BF16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BG16" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="BH16" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK16" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="BL16" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BM16" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN16" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO16" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP16" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ16" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR16" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS16" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT16" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU16" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV16" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW16" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX16" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY16" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ16" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA16" t="n">
+        <v>3</v>
+      </c>
+      <c r="CB16" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC16" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD16" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE16" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF16" t="n">
+        <v>3</v>
+      </c>
+      <c r="CG16" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH16" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI16" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ16" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK16" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL16" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM16" t="n">
+        <v>3</v>
+      </c>
+      <c r="CN16" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO16" t="n">
+        <v>3</v>
+      </c>
+      <c r="CP16" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ16" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR16" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS16" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT16" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU16" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV16" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW16" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX16" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY16" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ16" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA16" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB16" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC16" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
         <v>16</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Andrey</t>
+          <t>Feliz</t>
         </is>
       </c>
       <c r="C17" t="n">
-        <v>95</v>
+        <v>265</v>
       </c>
       <c r="D17" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E17" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F17" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G17" t="n">
         <v>0</v>
       </c>
       <c r="H17" t="n">
         <v>0</v>
       </c>
       <c r="I17" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J17" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="K17" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="L17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M17" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="N17" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O17" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="P17" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q17" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="R17" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S17" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T17" t="n">
         <v>0</v>
       </c>
       <c r="U17" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W17" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="X17" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y17" t="n">
         <v>0</v>
       </c>
       <c r="Z17" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AA17" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AB17" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AC17" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE17" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AF17" t="n">
         <v>0</v>
       </c>
       <c r="AG17" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AH17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI17" t="n">
         <v>0</v>
       </c>
       <c r="AJ17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL17" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM17" t="n">
         <v>1</v>
       </c>
       <c r="AN17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO17" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AP17" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AQ17" t="n">
         <v>0</v>
       </c>
       <c r="AR17" t="n">
         <v>1</v>
       </c>
       <c r="AS17" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AT17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AU17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AV17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW17" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AX17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY17" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AZ17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BB17" t="n">
         <v>1</v>
       </c>
       <c r="BC17" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD17" t="n">
         <v>0</v>
       </c>
       <c r="BE17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF17" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BG17" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BH17" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI17" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BJ17" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK17" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL17" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BM17" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN17" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO17" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP17" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ17" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR17" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS17" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT17" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU17" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV17" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW17" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX17" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY17" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ17" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA17" t="n">
+        <v>0</v>
+      </c>
+      <c r="CB17" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC17" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD17" t="n">
+        <v>3</v>
+      </c>
+      <c r="CE17" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF17" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG17" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH17" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI17" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ17" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK17" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL17" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM17" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN17" t="n">
+        <v>3</v>
+      </c>
+      <c r="CO17" t="n">
+        <v>3</v>
+      </c>
+      <c r="CP17" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ17" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR17" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS17" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT17" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU17" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV17" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW17" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX17" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY17" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ17" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA17" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB17" t="n">
+        <v>2</v>
+      </c>
+      <c r="DC17" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Ibra</t>
+          <t>Prophetor</t>
         </is>
       </c>
       <c r="C18" t="n">
-        <v>95</v>
+        <v>264</v>
       </c>
       <c r="D18" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E18" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F18" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G18" t="n">
         <v>0</v>
       </c>
       <c r="H18" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I18" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J18" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K18" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L18" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M18" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N18" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="O18" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="P18" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q18" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R18" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S18" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="T18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U18" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V18" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="W18" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="X18" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y18" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="Z18" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AA18" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AB18" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AC18" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AD18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE18" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AF18" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AG18" t="n">
         <v>0</v>
       </c>
       <c r="AH18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI18" t="n">
         <v>0</v>
       </c>
       <c r="AJ18" t="n">
         <v>1</v>
       </c>
       <c r="AK18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL18" t="n">
         <v>0</v>
       </c>
       <c r="AM18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO18" t="n">
         <v>0</v>
       </c>
       <c r="AP18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR18" t="n">
         <v>1</v>
       </c>
       <c r="AS18" t="n">
         <v>3</v>
       </c>
       <c r="AT18" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AU18" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AV18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW18" t="n">
         <v>0</v>
       </c>
       <c r="AX18" t="n">
         <v>0</v>
       </c>
       <c r="AY18" t="n">
         <v>0</v>
       </c>
       <c r="AZ18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA18" t="n">
         <v>1</v>
       </c>
       <c r="BB18" t="n">
         <v>1</v>
       </c>
       <c r="BC18" t="n">
         <v>1</v>
       </c>
       <c r="BD18" t="n">
         <v>0</v>
       </c>
       <c r="BE18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BG18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BH18" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI18" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BJ18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK18" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BL18" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BM18" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN18" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO18" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP18" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ18" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR18" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS18" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT18" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU18" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV18" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW18" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX18" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY18" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ18" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA18" t="n">
+        <v>0</v>
+      </c>
+      <c r="CB18" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC18" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD18" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE18" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF18" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG18" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH18" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI18" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ18" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK18" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL18" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM18" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN18" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO18" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP18" t="n">
+        <v>3</v>
+      </c>
+      <c r="CQ18" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR18" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS18" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT18" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU18" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV18" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW18" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX18" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY18" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ18" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA18" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB18" t="n">
+        <v>2</v>
+      </c>
+      <c r="DC18" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
         <v>18</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Maxim K</t>
+          <t>Denis</t>
         </is>
       </c>
       <c r="C19" t="n">
-        <v>94</v>
+        <v>263</v>
       </c>
       <c r="D19" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E19" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F19" t="n">
         <v>0</v>
       </c>
       <c r="G19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H19" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I19" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J19" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="K19" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L19" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M19" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N19" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O19" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="P19" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q19" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R19" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S19" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="T19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U19" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W19" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="X19" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="Y19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z19" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AA19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB19" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC19" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE19" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AF19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG19" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AH19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI19" t="n">
         <v>0</v>
       </c>
       <c r="AJ19" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK19" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AL19" t="n">
         <v>0</v>
       </c>
       <c r="AM19" t="n">
         <v>1</v>
       </c>
       <c r="AN19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO19" t="n">
         <v>0</v>
       </c>
       <c r="AP19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR19" t="n">
         <v>1</v>
       </c>
       <c r="AS19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT19" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AU19" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AV19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW19" t="n">
         <v>0</v>
       </c>
       <c r="AX19" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AY19" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AZ19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA19" t="n">
         <v>1</v>
       </c>
       <c r="BB19" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BC19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BD19" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE19" t="n">
         <v>0</v>
       </c>
       <c r="BF19" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BG19" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BH19" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BI19" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ19" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BK19" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL19" t="n">
         <v>1</v>
       </c>
       <c r="BM19" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>2</v>
+      </c>
+      <c r="BN19" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO19" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP19" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ19" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR19" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS19" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT19" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU19" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV19" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW19" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX19" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY19" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ19" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA19" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB19" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC19" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD19" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE19" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF19" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG19" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH19" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI19" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ19" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK19" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL19" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM19" t="n">
+        <v>3</v>
+      </c>
+      <c r="CN19" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO19" t="n">
+        <v>3</v>
+      </c>
+      <c r="CP19" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ19" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR19" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS19" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT19" t="n">
+        <v>0</v>
+      </c>
+      <c r="CU19" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV19" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW19" t="n">
+        <v>3</v>
+      </c>
+      <c r="CX19" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY19" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ19" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA19" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB19" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC19" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
         <v>18</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Denis</t>
+          <t>Nikita F</t>
         </is>
       </c>
       <c r="C20" t="n">
-        <v>94</v>
+        <v>263</v>
       </c>
       <c r="D20" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E20" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F20" t="n">
         <v>0</v>
       </c>
       <c r="G20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H20" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I20" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J20" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K20" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L20" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M20" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="N20" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O20" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="P20" t="n">
         <v>0</v>
       </c>
       <c r="Q20" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R20" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S20" t="n">
         <v>0</v>
       </c>
       <c r="T20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U20" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V20" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="W20" t="n">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="X20" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y20" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="Z20" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AA20" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB20" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC20" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AD20" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE20" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AF20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG20" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AH20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI20" t="n">
         <v>0</v>
       </c>
       <c r="AJ20" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL20" t="n">
         <v>0</v>
       </c>
       <c r="AM20" t="n">
         <v>1</v>
       </c>
       <c r="AN20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO20" t="n">
         <v>0</v>
       </c>
       <c r="AP20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ20" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AR20" t="n">
         <v>1</v>
       </c>
       <c r="AS20" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AT20" t="n">
         <v>0</v>
       </c>
       <c r="AU20" t="n">
         <v>1</v>
       </c>
       <c r="AV20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW20" t="n">
         <v>0</v>
       </c>
       <c r="AX20" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AY20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ20" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BA20" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BB20" t="n">
         <v>1</v>
       </c>
       <c r="BC20" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BD20" t="n">
         <v>0</v>
       </c>
       <c r="BE20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF20" t="n">
         <v>0</v>
       </c>
       <c r="BG20" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="BH20" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI20" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="BJ20" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK20" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BL20" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BM20" t="n">
         <v>1</v>
       </c>
-      <c r="BN20" t="inlineStr">
-[...47 lines deleted...]
-        </is>
+      <c r="BN20" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO20" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP20" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ20" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR20" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS20" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT20" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU20" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV20" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW20" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX20" t="n">
+        <v>3</v>
+      </c>
+      <c r="BY20" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ20" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA20" t="n">
+        <v>3</v>
+      </c>
+      <c r="CB20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC20" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF20" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ20" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK20" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL20" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO20" t="n">
+        <v>3</v>
+      </c>
+      <c r="CP20" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ20" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT20" t="n">
+        <v>0</v>
+      </c>
+      <c r="CU20" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW20" t="n">
+        <v>3</v>
+      </c>
+      <c r="CX20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY20" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ20" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA20" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB20" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC20" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Mike S</t>
+          <t>dasha</t>
         </is>
       </c>
       <c r="C21" t="n">
-        <v>94</v>
+        <v>262</v>
       </c>
       <c r="D21" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E21" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F21" t="n">
         <v>0</v>
       </c>
       <c r="G21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H21" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I21" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J21" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K21" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M21" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N21" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="O21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P21" t="n">
         <v>0</v>
       </c>
       <c r="Q21" t="n">
         <v>0</v>
       </c>
       <c r="R21" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S21" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U21" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V21" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="W21" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="X21" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Y21" t="n">
         <v>0</v>
       </c>
       <c r="Z21" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AA21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB21" t="n">
         <v>0</v>
       </c>
       <c r="AC21" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD21" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="AE21" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AF21" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AG21" t="n">
         <v>0</v>
       </c>
       <c r="AH21" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI21" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AJ21" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AK21" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AL21" t="n">
         <v>0</v>
       </c>
       <c r="AM21" t="n">
         <v>1</v>
       </c>
       <c r="AN21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO21" t="n">
         <v>0</v>
       </c>
       <c r="AP21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ21" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AR21" t="n">
         <v>1</v>
       </c>
       <c r="AS21" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AT21" t="n">
         <v>0</v>
       </c>
       <c r="AU21" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AV21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW21" t="n">
         <v>0</v>
       </c>
       <c r="AX21" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY21" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AZ21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BA21" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BB21" t="n">
         <v>1</v>
       </c>
       <c r="BC21" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD21" t="n">
         <v>0</v>
       </c>
       <c r="BE21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BG21" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BH21" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="BI21" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BJ21" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK21" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL21" t="n">
         <v>1</v>
       </c>
       <c r="BM21" t="n">
         <v>1</v>
       </c>
-      <c r="BN21" t="inlineStr">
-[...47 lines deleted...]
-        </is>
+      <c r="BN21" t="n">
+        <v>3</v>
+      </c>
+      <c r="BO21" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP21" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ21" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR21" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS21" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT21" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU21" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV21" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW21" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX21" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY21" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ21" t="n">
+        <v>3</v>
+      </c>
+      <c r="CA21" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB21" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC21" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD21" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE21" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF21" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG21" t="n">
+        <v>0</v>
+      </c>
+      <c r="CH21" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI21" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ21" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK21" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL21" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM21" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN21" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO21" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP21" t="n">
+        <v>3</v>
+      </c>
+      <c r="CQ21" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR21" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS21" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT21" t="n">
+        <v>0</v>
+      </c>
+      <c r="CU21" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV21" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW21" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX21" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY21" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ21" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA21" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB21" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC21" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
         <v>21</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Emmanuel</t>
+          <t>Andrei Piterbarg</t>
         </is>
       </c>
       <c r="C22" t="n">
-        <v>93</v>
+        <v>261</v>
       </c>
       <c r="D22" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E22" t="n">
         <v>0</v>
       </c>
       <c r="F22" t="n">
         <v>0</v>
       </c>
       <c r="G22" t="n">
         <v>0</v>
       </c>
       <c r="H22" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I22" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J22" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K22" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L22" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M22" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N22" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P22" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q22" t="n">
         <v>0</v>
       </c>
       <c r="R22" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S22" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="T22" t="n">
         <v>0</v>
       </c>
       <c r="U22" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V22" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="W22" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="X22" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Y22" t="n">
         <v>0</v>
       </c>
       <c r="Z22" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AA22" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB22" t="n">
         <v>0</v>
       </c>
       <c r="AC22" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD22" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="AE22" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF22" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AG22" t="n">
         <v>0</v>
       </c>
       <c r="AH22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI22" t="n">
         <v>0</v>
       </c>
       <c r="AJ22" t="n">
         <v>1</v>
       </c>
       <c r="AK22" t="n">
         <v>0</v>
       </c>
       <c r="AL22" t="n">
         <v>0</v>
       </c>
       <c r="AM22" t="n">
         <v>1</v>
       </c>
       <c r="AN22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO22" t="n">
         <v>0</v>
       </c>
       <c r="AP22" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ22" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AR22" t="n">
         <v>1</v>
       </c>
       <c r="AS22" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AT22" t="n">
         <v>0</v>
       </c>
       <c r="AU22" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AV22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW22" t="n">
         <v>0</v>
       </c>
       <c r="AX22" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY22" t="n">
         <v>2</v>
       </c>
       <c r="AZ22" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BA22" t="n">
         <v>1</v>
       </c>
       <c r="BB22" t="n">
         <v>1</v>
       </c>
       <c r="BC22" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD22" t="n">
         <v>0</v>
       </c>
       <c r="BE22" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF22" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BG22" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BH22" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BI22" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BJ22" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BK22" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BL22" t="n">
         <v>1</v>
       </c>
       <c r="BM22" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>3</v>
+      </c>
+      <c r="BN22" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO22" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP22" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ22" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR22" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS22" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT22" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU22" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV22" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW22" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX22" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY22" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ22" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA22" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB22" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC22" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD22" t="n">
+        <v>3</v>
+      </c>
+      <c r="CE22" t="n">
+        <v>3</v>
+      </c>
+      <c r="CF22" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG22" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH22" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI22" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ22" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK22" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL22" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM22" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN22" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO22" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP22" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ22" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR22" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS22" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT22" t="n">
+        <v>3</v>
+      </c>
+      <c r="CU22" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV22" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW22" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX22" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY22" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ22" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA22" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB22" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC22" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Berkin</t>
+          <t>Maxim K</t>
         </is>
       </c>
       <c r="C23" t="n">
-        <v>93</v>
+        <v>259</v>
       </c>
       <c r="D23" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="E23" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="F23" t="n">
         <v>0</v>
       </c>
       <c r="G23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H23" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="I23" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J23" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K23" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M23" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N23" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O23" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="P23" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q23" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="R23" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="S23" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="T23" t="n">
         <v>0</v>
       </c>
       <c r="U23" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V23" t="n">
         <v>0</v>
       </c>
       <c r="W23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X23" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Y23" t="n">
         <v>0</v>
       </c>
       <c r="Z23" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="AA23" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AB23" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AC23" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AD23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE23" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF23" t="n">
         <v>0</v>
       </c>
       <c r="AG23" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AH23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI23" t="n">
         <v>0</v>
       </c>
       <c r="AJ23" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL23" t="n">
         <v>0</v>
       </c>
       <c r="AM23" t="n">
         <v>1</v>
       </c>
       <c r="AN23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO23" t="n">
         <v>0</v>
       </c>
       <c r="AP23" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ23" t="n">
         <v>0</v>
       </c>
       <c r="AR23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AS23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT23" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AU23" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AV23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW23" t="n">
         <v>0</v>
       </c>
       <c r="AX23" t="n">
         <v>0</v>
       </c>
       <c r="AY23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ23" t="n">
         <v>1</v>
       </c>
       <c r="BA23" t="n">
         <v>1</v>
       </c>
       <c r="BB23" t="n">
         <v>1</v>
       </c>
       <c r="BC23" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF23" t="n">
         <v>0</v>
       </c>
       <c r="BG23" t="n">
         <v>1</v>
       </c>
       <c r="BH23" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI23" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BJ23" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK23" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BL23" t="n">
         <v>1</v>
       </c>
       <c r="BM23" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN23" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO23" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP23" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ23" t="n">
+        <v>2</v>
+      </c>
+      <c r="BR23" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS23" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT23" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU23" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV23" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW23" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX23" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY23" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ23" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA23" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB23" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC23" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD23" t="n">
+        <v>3</v>
+      </c>
+      <c r="CE23" t="n">
+        <v>3</v>
+      </c>
+      <c r="CF23" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG23" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH23" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI23" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ23" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK23" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL23" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM23" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN23" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO23" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP23" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ23" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR23" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS23" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT23" t="n">
+        <v>3</v>
+      </c>
+      <c r="CU23" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV23" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW23" t="n">
+        <v>3</v>
+      </c>
+      <c r="CX23" t="n">
+        <v>3</v>
+      </c>
+      <c r="CY23" t="n">
+        <v>2</v>
+      </c>
+      <c r="CZ23" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA23" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB23" t="n">
+        <v>2</v>
+      </c>
+      <c r="DC23" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Victor P</t>
+          <t>Aron</t>
         </is>
       </c>
       <c r="C24" t="n">
-        <v>93</v>
+        <v>257</v>
       </c>
       <c r="D24" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E24" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F24" t="n">
         <v>0</v>
       </c>
       <c r="G24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H24" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I24" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J24" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K24" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L24" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M24" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N24" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O24" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P24" t="n">
         <v>0</v>
       </c>
       <c r="Q24" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R24" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S24" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U24" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W24" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="X24" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="Y24" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="Z24" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AA24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB24" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC24" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AD24" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE24" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AF24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG24" t="n">
-        <v>0</v>
+        <v>10</v>
       </c>
       <c r="AH24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI24" t="n">
         <v>0</v>
       </c>
       <c r="AJ24" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL24" t="n">
         <v>0</v>
       </c>
       <c r="AM24" t="n">
         <v>1</v>
       </c>
       <c r="AN24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO24" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ24" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AR24" t="n">
         <v>1</v>
       </c>
       <c r="AS24" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AT24" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AU24" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AV24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW24" t="n">
         <v>0</v>
       </c>
       <c r="AX24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA24" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BB24" t="n">
         <v>1</v>
       </c>
       <c r="BC24" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BD24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE24" t="n">
         <v>0</v>
       </c>
       <c r="BF24" t="n">
         <v>0</v>
       </c>
       <c r="BG24" t="n">
         <v>3</v>
       </c>
       <c r="BH24" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BI24" t="n">
         <v>0</v>
       </c>
       <c r="BJ24" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK24" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BL24" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BM24" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>2</v>
+      </c>
+      <c r="BN24" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO24" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP24" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ24" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR24" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS24" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT24" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU24" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV24" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW24" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX24" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY24" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA24" t="n">
+        <v>3</v>
+      </c>
+      <c r="CB24" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CE24" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF24" t="n">
+        <v>3</v>
+      </c>
+      <c r="CG24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CH24" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI24" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ24" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM24" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CO24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP24" t="n">
+        <v>1</v>
+      </c>
+      <c r="CQ24" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CT24" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV24" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX24" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY24" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ24" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA24" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB24" t="n">
+        <v>2</v>
+      </c>
+      <c r="DC24" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
         <v>24</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>ВВП</t>
+          <t>Vasia</t>
         </is>
       </c>
       <c r="C25" t="n">
-        <v>92</v>
+        <v>255</v>
       </c>
       <c r="D25" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="F25" t="n">
         <v>0</v>
       </c>
       <c r="G25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H25" t="n">
         <v>0</v>
       </c>
       <c r="I25" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J25" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K25" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M25" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N25" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P25" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q25" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R25" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S25" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T25" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="U25" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="V25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W25" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="X25" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Y25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z25" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AA25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB25" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AC25" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD25" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE25" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AF25" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AG25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI25" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AJ25" t="n">
         <v>1</v>
       </c>
       <c r="AK25" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AL25" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO25" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AP25" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AQ25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR25" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AS25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT25" t="n">
         <v>0</v>
       </c>
       <c r="AU25" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AV25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW25" t="n">
         <v>0</v>
       </c>
       <c r="AX25" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AY25" t="n">
         <v>0</v>
       </c>
       <c r="AZ25" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BA25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BB25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BC25" t="n">
         <v>1</v>
       </c>
       <c r="BD25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE25" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BF25" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BG25" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BH25" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ25" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK25" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="BL25" t="n">
         <v>1</v>
       </c>
       <c r="BM25" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>3</v>
+      </c>
+      <c r="BN25" t="n">
+        <v>3</v>
+      </c>
+      <c r="BO25" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP25" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ25" t="n">
+        <v>3</v>
+      </c>
+      <c r="BR25" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS25" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT25" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU25" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV25" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW25" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX25" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY25" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ25" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA25" t="n">
+        <v>0</v>
+      </c>
+      <c r="CB25" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC25" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD25" t="n">
+        <v>3</v>
+      </c>
+      <c r="CE25" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF25" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG25" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH25" t="n">
+        <v>0</v>
+      </c>
+      <c r="CI25" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ25" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK25" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL25" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM25" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN25" t="n">
+        <v>0</v>
+      </c>
+      <c r="CO25" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP25" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ25" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR25" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS25" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT25" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU25" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV25" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW25" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX25" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY25" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ25" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA25" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB25" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC25" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Anton K</t>
+          <t>CoachPotapov</t>
         </is>
       </c>
       <c r="C26" t="n">
-        <v>92</v>
+        <v>251</v>
       </c>
       <c r="D26" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E26" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F26" t="n">
         <v>0</v>
       </c>
       <c r="G26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H26" t="n">
         <v>0</v>
       </c>
       <c r="I26" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K26" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M26" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="N26" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="O26" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="P26" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q26" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R26" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S26" t="n">
         <v>0</v>
       </c>
       <c r="T26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U26" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W26" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="X26" t="n">
         <v>0</v>
       </c>
       <c r="Y26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z26" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AA26" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB26" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD26" t="n">
         <v>0</v>
       </c>
       <c r="AE26" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AF26" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG26" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AH26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI26" t="n">
         <v>0</v>
       </c>
       <c r="AJ26" t="n">
         <v>1</v>
       </c>
       <c r="AK26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL26" t="n">
         <v>0</v>
       </c>
       <c r="AM26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO26" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP26" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AQ26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR26" t="n">
         <v>1</v>
       </c>
       <c r="AS26" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AT26" t="n">
         <v>0</v>
       </c>
       <c r="AU26" t="n">
         <v>1</v>
       </c>
       <c r="AV26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW26" t="n">
         <v>0</v>
       </c>
       <c r="AX26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY26" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AZ26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BB26" t="n">
         <v>1</v>
       </c>
       <c r="BC26" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BD26" t="n">
         <v>0</v>
       </c>
       <c r="BE26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF26" t="n">
         <v>0</v>
       </c>
       <c r="BG26" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BH26" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BI26" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BJ26" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK26" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BL26" t="n">
         <v>1</v>
       </c>
       <c r="BM26" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>2</v>
+      </c>
+      <c r="BN26" t="n">
+        <v>3</v>
+      </c>
+      <c r="BO26" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP26" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ26" t="n">
+        <v>3</v>
+      </c>
+      <c r="BR26" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS26" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT26" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU26" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV26" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW26" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX26" t="n">
+        <v>3</v>
+      </c>
+      <c r="BY26" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ26" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA26" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB26" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC26" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD26" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE26" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF26" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG26" t="n">
+        <v>0</v>
+      </c>
+      <c r="CH26" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI26" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ26" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK26" t="n">
+        <v>2</v>
+      </c>
+      <c r="CL26" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM26" t="n">
+        <v>0</v>
+      </c>
+      <c r="CN26" t="n">
+        <v>2</v>
+      </c>
+      <c r="CO26" t="n">
+        <v>3</v>
+      </c>
+      <c r="CP26" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ26" t="n">
+        <v>3</v>
+      </c>
+      <c r="CR26" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS26" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT26" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU26" t="n">
+        <v>3</v>
+      </c>
+      <c r="CV26" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW26" t="n">
+        <v>3</v>
+      </c>
+      <c r="CX26" t="n">
+        <v>3</v>
+      </c>
+      <c r="CY26" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ26" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA26" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB26" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC26" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>AManko11</t>
+          <t>Kian</t>
         </is>
       </c>
       <c r="C27" t="n">
-        <v>92</v>
+        <v>251</v>
       </c>
       <c r="D27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E27" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F27" t="n">
         <v>0</v>
       </c>
       <c r="G27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H27" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I27" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J27" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K27" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M27" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="N27" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O27" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P27" t="n">
         <v>0</v>
       </c>
       <c r="Q27" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R27" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S27" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T27" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="U27" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="V27" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="W27" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="X27" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z27" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AA27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB27" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="AC27" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD27" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE27" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AF27" t="n">
         <v>0</v>
       </c>
       <c r="AG27" t="n">
         <v>0</v>
       </c>
       <c r="AH27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI27" t="n">
         <v>0</v>
       </c>
       <c r="AJ27" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL27" t="n">
         <v>0</v>
       </c>
       <c r="AM27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO27" t="n">
         <v>0</v>
       </c>
       <c r="AP27" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AQ27" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AR27" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AS27" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AT27" t="n">
         <v>0</v>
       </c>
       <c r="AU27" t="n">
         <v>1</v>
       </c>
       <c r="AV27" t="n">
         <v>0</v>
       </c>
       <c r="AW27" t="n">
         <v>0</v>
       </c>
       <c r="AX27" t="n">
         <v>0</v>
       </c>
       <c r="AY27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA27" t="n">
         <v>1</v>
       </c>
       <c r="BB27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BC27" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="BD27" t="n">
         <v>0</v>
       </c>
       <c r="BE27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF27" t="n">
         <v>0</v>
       </c>
       <c r="BG27" t="n">
         <v>1</v>
       </c>
       <c r="BH27" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI27" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BJ27" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK27" t="n">
         <v>2</v>
       </c>
       <c r="BL27" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BM27" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN27" t="n">
+        <v>3</v>
+      </c>
+      <c r="BO27" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP27" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ27" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR27" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS27" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT27" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU27" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV27" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW27" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX27" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY27" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ27" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC27" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF27" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK27" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL27" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO27" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP27" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ27" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR27" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT27" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU27" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW27" t="n">
+        <v>3</v>
+      </c>
+      <c r="CX27" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY27" t="n">
+        <v>3</v>
+      </c>
+      <c r="CZ27" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA27" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB27" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC27" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
         <v>27</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Dmitry M</t>
+          <t>ВВП</t>
         </is>
       </c>
       <c r="C28" t="n">
-        <v>91</v>
+        <v>247</v>
       </c>
       <c r="D28" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E28" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="F28" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="G28" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="H28" t="n">
         <v>0</v>
       </c>
       <c r="I28" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K28" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M28" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N28" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O28" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="P28" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q28" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R28" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S28" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T28" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="U28" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W28" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="X28" t="n">
         <v>0</v>
       </c>
       <c r="Y28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z28" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AA28" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AB28" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD28" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE28" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AF28" t="n">
         <v>0</v>
       </c>
       <c r="AG28" t="n">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="AH28" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI28" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AJ28" t="n">
         <v>1</v>
       </c>
       <c r="AK28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AL28" t="n">
         <v>0</v>
       </c>
       <c r="AM28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AN28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO28" t="n">
         <v>0</v>
       </c>
       <c r="AP28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR28" t="n">
         <v>1</v>
       </c>
       <c r="AS28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT28" t="n">
         <v>0</v>
       </c>
       <c r="AU28" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AV28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW28" t="n">
         <v>0</v>
       </c>
       <c r="AX28" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY28" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AZ28" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="BA28" t="n">
         <v>3</v>
       </c>
       <c r="BB28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BC28" t="n">
         <v>1</v>
       </c>
       <c r="BD28" t="n">
         <v>0</v>
       </c>
       <c r="BE28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF28" t="n">
         <v>0</v>
       </c>
       <c r="BG28" t="n">
         <v>1</v>
       </c>
       <c r="BH28" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BI28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK28" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL28" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BM28" t="n">
         <v>1</v>
       </c>
-      <c r="BN28" t="inlineStr">
-[...47 lines deleted...]
-        </is>
+      <c r="BN28" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO28" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP28" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ28" t="n">
+        <v>3</v>
+      </c>
+      <c r="BR28" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS28" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT28" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU28" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV28" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW28" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX28" t="n">
+        <v>3</v>
+      </c>
+      <c r="BY28" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ28" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA28" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB28" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC28" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD28" t="n">
+        <v>3</v>
+      </c>
+      <c r="CE28" t="n">
+        <v>0</v>
+      </c>
+      <c r="CF28" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG28" t="n">
+        <v>0</v>
+      </c>
+      <c r="CH28" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI28" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ28" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK28" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL28" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM28" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN28" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO28" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP28" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ28" t="n">
+        <v>3</v>
+      </c>
+      <c r="CR28" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS28" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT28" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU28" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV28" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW28" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX28" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY28" t="n">
+        <v>3</v>
+      </c>
+      <c r="CZ28" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA28" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB28" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC28" t="n">
+        <v>3</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
         <v>27</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Prophetor</t>
+          <t>Mateo</t>
         </is>
       </c>
       <c r="C29" t="n">
-        <v>91</v>
+        <v>247</v>
       </c>
       <c r="D29" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E29" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F29" t="n">
         <v>0</v>
       </c>
       <c r="G29" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H29" t="n">
         <v>0</v>
       </c>
       <c r="I29" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J29" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K29" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M29" t="n">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="N29" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="O29" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="P29" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q29" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R29" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S29" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U29" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X29" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z29" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AA29" t="n">
         <v>0</v>
       </c>
       <c r="AB29" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC29" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AD29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE29" t="n">
         <v>0</v>
       </c>
       <c r="AF29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG29" t="n">
         <v>0</v>
       </c>
       <c r="AH29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI29" t="n">
         <v>0</v>
       </c>
       <c r="AJ29" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK29" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AL29" t="n">
         <v>0</v>
       </c>
       <c r="AM29" t="n">
         <v>1</v>
       </c>
       <c r="AN29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO29" t="n">
         <v>0</v>
       </c>
       <c r="AP29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ29" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AR29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AS29" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AT29" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AU29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AV29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW29" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AX29" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY29" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AZ29" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BA29" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BB29" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BC29" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BD29" t="n">
         <v>0</v>
       </c>
       <c r="BE29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BG29" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BH29" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BI29" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ29" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BK29" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL29" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BM29" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>2</v>
+      </c>
+      <c r="BN29" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO29" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP29" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ29" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR29" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS29" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT29" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU29" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV29" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW29" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX29" t="n">
+        <v>3</v>
+      </c>
+      <c r="BY29" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ29" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA29" t="n">
+        <v>3</v>
+      </c>
+      <c r="CB29" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC29" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD29" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE29" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF29" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG29" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH29" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI29" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ29" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK29" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL29" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM29" t="n">
+        <v>3</v>
+      </c>
+      <c r="CN29" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO29" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP29" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ29" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR29" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS29" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT29" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU29" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV29" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW29" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX29" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY29" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ29" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA29" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB29" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC29" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
         <v>29</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Fedor</t>
+          <t>Andrey</t>
         </is>
       </c>
       <c r="C30" t="n">
-        <v>90</v>
+        <v>245</v>
       </c>
       <c r="D30" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E30" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F30" t="n">
         <v>0</v>
       </c>
       <c r="G30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H30" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="I30" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J30" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K30" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="L30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M30" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N30" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P30" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q30" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="R30" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="S30" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V30" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="W30" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="X30" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Y30" t="n">
         <v>0</v>
       </c>
       <c r="Z30" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AA30" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="AB30" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AC30" t="n">
         <v>0</v>
       </c>
       <c r="AD30" t="n">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AE30" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AF30" t="n">
         <v>0</v>
       </c>
       <c r="AG30" t="n">
         <v>0</v>
       </c>
       <c r="AH30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI30" t="n">
         <v>0</v>
       </c>
       <c r="AJ30" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AK30" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AL30" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AM30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO30" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP30" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AQ30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR30" t="n">
         <v>1</v>
       </c>
       <c r="AS30" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AT30" t="n">
         <v>0</v>
       </c>
       <c r="AU30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AV30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW30" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AX30" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AY30" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AZ30" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="BA30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BB30" t="n">
         <v>1</v>
       </c>
       <c r="BC30" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BD30" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE30" t="n">
         <v>0</v>
       </c>
       <c r="BF30" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BG30" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BH30" t="n">
         <v>3</v>
       </c>
       <c r="BI30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ30" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK30" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL30" t="n">
         <v>0</v>
       </c>
       <c r="BM30" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN30" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO30" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP30" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ30" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR30" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS30" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT30" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU30" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV30" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW30" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX30" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY30" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CB30" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD30" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE30" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CH30" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI30" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM30" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN30" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO30" t="n">
+        <v>3</v>
+      </c>
+      <c r="CP30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS30" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CU30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV30" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW30" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX30" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY30" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ30" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA30" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB30" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC30" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
         <v>30</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Petya</t>
+          <t>Ibra</t>
         </is>
       </c>
       <c r="C31" t="n">
-        <v>89</v>
+        <v>239</v>
       </c>
       <c r="D31" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E31" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F31" t="n">
         <v>0</v>
       </c>
       <c r="G31" t="n">
         <v>0</v>
       </c>
       <c r="H31" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="I31" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="J31" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K31" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M31" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N31" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P31" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q31" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R31" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S31" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T31" t="n">
         <v>0</v>
       </c>
       <c r="U31" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="V31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W31" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="X31" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Y31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z31" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AA31" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AB31" t="n">
         <v>0</v>
       </c>
       <c r="AC31" t="n">
         <v>0</v>
       </c>
       <c r="AD31" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AE31" t="n">
         <v>0</v>
       </c>
       <c r="AF31" t="n">
         <v>0</v>
       </c>
       <c r="AG31" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AH31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI31" t="n">
         <v>0</v>
       </c>
       <c r="AJ31" t="n">
         <v>1</v>
       </c>
       <c r="AK31" t="n">
         <v>0</v>
       </c>
       <c r="AL31" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AM31" t="n">
         <v>0</v>
       </c>
       <c r="AN31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO31" t="n">
         <v>0</v>
       </c>
       <c r="AP31" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AQ31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR31" t="n">
         <v>1</v>
       </c>
       <c r="AS31" t="n">
         <v>3</v>
       </c>
       <c r="AT31" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AU31" t="n">
         <v>0</v>
       </c>
       <c r="AV31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW31" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AX31" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY31" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AZ31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA31" t="n">
         <v>1</v>
       </c>
       <c r="BB31" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BC31" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD31" t="n">
         <v>0</v>
       </c>
       <c r="BE31" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BF31" t="n">
         <v>0</v>
       </c>
       <c r="BG31" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="BH31" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BI31" t="n">
         <v>0</v>
       </c>
       <c r="BJ31" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK31" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL31" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="BM31" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN31" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO31" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP31" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ31" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR31" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS31" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT31" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU31" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV31" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW31" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX31" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY31" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ31" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA31" t="n">
+        <v>3</v>
+      </c>
+      <c r="CB31" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC31" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD31" t="n">
+        <v>0</v>
+      </c>
+      <c r="CE31" t="n">
+        <v>0</v>
+      </c>
+      <c r="CF31" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG31" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH31" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI31" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ31" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK31" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL31" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM31" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN31" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO31" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP31" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ31" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR31" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS31" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT31" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU31" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV31" t="n">
+        <v>2</v>
+      </c>
+      <c r="CW31" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX31" t="n">
+        <v>2</v>
+      </c>
+      <c r="CY31" t="n">
+        <v>3</v>
+      </c>
+      <c r="CZ31" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA31" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB31" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC31" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Kian</t>
+          <t>Paulo Rei</t>
         </is>
       </c>
       <c r="C32" t="n">
-        <v>89</v>
+        <v>238</v>
       </c>
       <c r="D32" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="E32" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F32" t="n">
         <v>0</v>
       </c>
       <c r="G32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H32" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I32" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="J32" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="K32" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M32" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="N32" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="O32" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P32" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q32" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="R32" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S32" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="T32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U32" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W32" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="X32" t="n">
         <v>0</v>
       </c>
       <c r="Y32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z32" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AA32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB32" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE32" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AF32" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG32" t="n">
         <v>0</v>
       </c>
       <c r="AH32" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AI32" t="n">
         <v>0</v>
       </c>
       <c r="AJ32" t="n">
         <v>1</v>
       </c>
       <c r="AK32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL32" t="n">
         <v>0</v>
       </c>
       <c r="AM32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO32" t="n">
         <v>0</v>
       </c>
       <c r="AP32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ32" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AR32" t="n">
         <v>1</v>
       </c>
       <c r="AS32" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AT32" t="n">
         <v>0</v>
       </c>
       <c r="AU32" t="n">
         <v>1</v>
       </c>
       <c r="AV32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW32" t="n">
         <v>0</v>
       </c>
       <c r="AX32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AZ32" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BA32" t="n">
         <v>1</v>
       </c>
       <c r="BB32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BC32" t="n">
         <v>1</v>
       </c>
       <c r="BD32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE32" t="n">
         <v>0</v>
       </c>
       <c r="BF32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BG32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BH32" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI32" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BJ32" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK32" t="n">
         <v>0</v>
       </c>
       <c r="BL32" t="n">
         <v>0</v>
       </c>
       <c r="BM32" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN32" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO32" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP32" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ32" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR32" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS32" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT32" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU32" t="n">
+        <v>2</v>
+      </c>
+      <c r="BV32" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW32" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX32" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY32" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ32" t="n">
+        <v>1</v>
+      </c>
+      <c r="CA32" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB32" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC32" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD32" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE32" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF32" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG32" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH32" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI32" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ32" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK32" t="n">
+        <v>1</v>
+      </c>
+      <c r="CL32" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM32" t="n">
+        <v>0</v>
+      </c>
+      <c r="CN32" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO32" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP32" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ32" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR32" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS32" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT32" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU32" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV32" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW32" t="n">
+        <v>3</v>
+      </c>
+      <c r="CX32" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY32" t="n">
+        <v>3</v>
+      </c>
+      <c r="CZ32" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA32" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB32" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC32" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
         <v>32</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>Daniel S</t>
         </is>
       </c>
       <c r="C33" t="n">
-        <v>87</v>
+        <v>237</v>
       </c>
       <c r="D33" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E33" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="F33" t="n">
         <v>0</v>
       </c>
       <c r="G33" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="H33" t="n">
         <v>0</v>
       </c>
       <c r="I33" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J33" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="K33" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="L33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M33" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N33" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="P33" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Q33" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="R33" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S33" t="n">
         <v>0</v>
       </c>
       <c r="T33" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="U33" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="V33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W33" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="X33" t="n">
         <v>0</v>
       </c>
       <c r="Y33" t="n">
         <v>0</v>
       </c>
       <c r="Z33" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AA33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB33" t="n">
         <v>0</v>
       </c>
       <c r="AC33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD33" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE33" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AF33" t="n">
         <v>0</v>
       </c>
       <c r="AG33" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="AH33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI33" t="n">
         <v>0</v>
       </c>
       <c r="AJ33" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK33" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AL33" t="n">
         <v>0</v>
       </c>
       <c r="AM33" t="n">
         <v>1</v>
       </c>
       <c r="AN33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO33" t="n">
         <v>0</v>
       </c>
       <c r="AP33" t="n">
         <v>0</v>
       </c>
       <c r="AQ33" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AR33" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AS33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT33" t="n">
         <v>0</v>
       </c>
       <c r="AU33" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AV33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW33" t="n">
         <v>3</v>
       </c>
       <c r="AX33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY33" t="n">
         <v>0</v>
       </c>
       <c r="AZ33" t="n">
         <v>0</v>
       </c>
       <c r="BA33" t="n">
         <v>2</v>
       </c>
       <c r="BB33" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BC33" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE33" t="n">
         <v>0</v>
       </c>
       <c r="BF33" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BG33" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BH33" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI33" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BJ33" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK33" t="n">
         <v>0</v>
       </c>
       <c r="BL33" t="n">
         <v>0</v>
       </c>
       <c r="BM33" t="n">
         <v>0</v>
       </c>
-      <c r="BN33" t="inlineStr">
-[...47 lines deleted...]
-        </is>
+      <c r="BN33" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO33" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP33" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ33" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR33" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS33" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT33" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU33" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV33" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW33" t="n">
+        <v>2</v>
+      </c>
+      <c r="BX33" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY33" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ33" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA33" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB33" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC33" t="n">
+        <v>3</v>
+      </c>
+      <c r="CD33" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE33" t="n">
+        <v>0</v>
+      </c>
+      <c r="CF33" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG33" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH33" t="n">
+        <v>0</v>
+      </c>
+      <c r="CI33" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ33" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK33" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL33" t="n">
+        <v>2</v>
+      </c>
+      <c r="CM33" t="n">
+        <v>2</v>
+      </c>
+      <c r="CN33" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO33" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP33" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ33" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR33" t="n">
+        <v>0</v>
+      </c>
+      <c r="CS33" t="n">
+        <v>0</v>
+      </c>
+      <c r="CT33" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU33" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV33" t="n">
+        <v>0</v>
+      </c>
+      <c r="CW33" t="n">
+        <v>3</v>
+      </c>
+      <c r="CX33" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY33" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ33" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA33" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB33" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC33" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
         <v>33</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Aron</t>
+          <t>Berkin</t>
         </is>
       </c>
       <c r="C34" t="n">
-        <v>86</v>
+        <v>229</v>
       </c>
       <c r="D34" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E34" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="F34" t="n">
         <v>0</v>
       </c>
       <c r="G34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H34" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I34" t="n">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="J34" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K34" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="L34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M34" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N34" t="n">
         <v>0</v>
       </c>
       <c r="O34" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="P34" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Q34" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R34" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S34" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="T34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U34" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V34" t="n">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="W34" t="n">
         <v>0</v>
       </c>
       <c r="X34" t="n">
         <v>0</v>
       </c>
       <c r="Y34" t="n">
         <v>0</v>
       </c>
       <c r="Z34" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AA34" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AB34" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC34" t="n">
         <v>0</v>
       </c>
       <c r="AD34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE34" t="n">
         <v>0</v>
       </c>
       <c r="AF34" t="n">
         <v>0</v>
       </c>
       <c r="AG34" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AH34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI34" t="n">
         <v>0</v>
       </c>
       <c r="AJ34" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK34" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AL34" t="n">
         <v>0</v>
       </c>
       <c r="AM34" t="n">
         <v>1</v>
       </c>
       <c r="AN34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO34" t="n">
         <v>0</v>
       </c>
       <c r="AP34" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR34" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AS34" t="n">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="AT34" t="n">
         <v>0</v>
       </c>
       <c r="AU34" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AV34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW34" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AX34" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AY34" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AZ34" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="BA34" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BB34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BC34" t="n">
         <v>1</v>
       </c>
       <c r="BD34" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE34" t="n">
         <v>0</v>
       </c>
       <c r="BF34" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BG34" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="BH34" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="BI34" t="n">
         <v>0</v>
       </c>
       <c r="BJ34" t="n">
         <v>1</v>
       </c>
       <c r="BK34" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BL34" t="n">
         <v>0</v>
       </c>
       <c r="BM34" t="n">
         <v>0</v>
       </c>
-      <c r="BN34" t="inlineStr">
-[...47 lines deleted...]
-        </is>
+      <c r="BN34" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO34" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP34" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ34" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR34" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS34" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT34" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU34" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV34" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW34" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX34" t="n">
+        <v>0</v>
+      </c>
+      <c r="BY34" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ34" t="n">
+        <v>2</v>
+      </c>
+      <c r="CA34" t="n">
+        <v>2</v>
+      </c>
+      <c r="CB34" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC34" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD34" t="n">
+        <v>0</v>
+      </c>
+      <c r="CE34" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF34" t="n">
+        <v>1</v>
+      </c>
+      <c r="CG34" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH34" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI34" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ34" t="n">
+        <v>1</v>
+      </c>
+      <c r="CK34" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL34" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM34" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN34" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO34" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP34" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ34" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR34" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS34" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT34" t="n">
+        <v>3</v>
+      </c>
+      <c r="CU34" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV34" t="n">
+        <v>0</v>
+      </c>
+      <c r="CW34" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX34" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY34" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ34" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA34" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB34" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC34" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
         <v>34</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>DK</t>
+          <t>Petya</t>
         </is>
       </c>
       <c r="C35" t="n">
-        <v>84</v>
+        <v>228</v>
       </c>
       <c r="D35" t="n">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="E35" t="n">
         <v>0</v>
       </c>
       <c r="F35" t="n">
         <v>0</v>
       </c>
       <c r="G35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H35" t="n">
         <v>0</v>
       </c>
       <c r="I35" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J35" t="n">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K35" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M35" t="n">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="N35" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O35" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="P35" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="Q35" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R35" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S35" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="T35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U35" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W35" t="n">
         <v>0</v>
       </c>
       <c r="X35" t="n">
         <v>0</v>
       </c>
       <c r="Y35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z35" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AA35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB35" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE35" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="AF35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AG35" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="AH35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI35" t="n">
         <v>0</v>
       </c>
       <c r="AJ35" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AK35" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="AL35" t="n">
         <v>0</v>
       </c>
       <c r="AM35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO35" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="AP35" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AQ35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR35" t="n">
         <v>1</v>
       </c>
       <c r="AS35" t="n">
         <v>3</v>
       </c>
       <c r="AT35" t="n">
         <v>0</v>
       </c>
       <c r="AU35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AV35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW35" t="n">
         <v>0</v>
       </c>
       <c r="AX35" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AY35" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AZ35" t="n">
         <v>0</v>
       </c>
       <c r="BA35" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BB35" t="n">
         <v>1</v>
       </c>
       <c r="BC35" t="n">
         <v>1</v>
       </c>
       <c r="BD35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BE35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF35" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BG35" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BH35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI35" t="n">
         <v>0</v>
       </c>
       <c r="BJ35" t="n">
         <v>0</v>
       </c>
       <c r="BK35" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BL35" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BM35" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>2</v>
+      </c>
+      <c r="BN35" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO35" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP35" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ35" t="n">
+        <v>0</v>
+      </c>
+      <c r="BR35" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS35" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT35" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU35" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV35" t="n">
+        <v>2</v>
+      </c>
+      <c r="BW35" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX35" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY35" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ35" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA35" t="n">
+        <v>0</v>
+      </c>
+      <c r="CB35" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC35" t="n">
+        <v>2</v>
+      </c>
+      <c r="CD35" t="n">
+        <v>1</v>
+      </c>
+      <c r="CE35" t="n">
+        <v>0</v>
+      </c>
+      <c r="CF35" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG35" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH35" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI35" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ35" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK35" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL35" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM35" t="n">
+        <v>3</v>
+      </c>
+      <c r="CN35" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO35" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP35" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ35" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR35" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS35" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT35" t="n">
+        <v>2</v>
+      </c>
+      <c r="CU35" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV35" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW35" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX35" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY35" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ35" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA35" t="n">
+        <v>2</v>
+      </c>
+      <c r="DB35" t="n">
+        <v>2</v>
+      </c>
+      <c r="DC35" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
         <v>35</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>LA LEAFS</t>
+          <t>Seamus</t>
         </is>
       </c>
       <c r="C36" t="n">
-        <v>82</v>
+        <v>226</v>
       </c>
       <c r="D36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E36" t="n">
         <v>0</v>
       </c>
       <c r="F36" t="n">
         <v>0</v>
       </c>
       <c r="G36" t="n">
         <v>0</v>
       </c>
       <c r="H36" t="n">
         <v>0</v>
       </c>
       <c r="I36" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="J36" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="K36" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L36" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="M36" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="N36" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O36" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="P36" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q36" t="n">
         <v>0</v>
       </c>
       <c r="R36" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S36" t="n">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="T36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U36" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W36" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="X36" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Y36" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="Z36" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="AA36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB36" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC36" t="n">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="AD36" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE36" t="n">
         <v>0</v>
       </c>
       <c r="AF36" t="n">
         <v>0</v>
       </c>
       <c r="AG36" t="n">
         <v>0</v>
       </c>
       <c r="AH36" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AI36" t="n">
         <v>0</v>
       </c>
       <c r="AJ36" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AK36" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AL36" t="n">
         <v>0</v>
       </c>
       <c r="AM36" t="n">
         <v>1</v>
       </c>
       <c r="AN36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO36" t="n">
         <v>0</v>
       </c>
       <c r="AP36" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AQ36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AR36" t="n">
         <v>1</v>
       </c>
       <c r="AS36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT36" t="n">
         <v>0</v>
       </c>
       <c r="AU36" t="n">
         <v>0</v>
       </c>
       <c r="AV36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW36" t="n">
         <v>0</v>
       </c>
       <c r="AX36" t="n">
         <v>0</v>
       </c>
       <c r="AY36" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AZ36" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA36" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BB36" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BC36" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD36" t="n">
         <v>0</v>
       </c>
       <c r="BE36" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF36" t="n">
         <v>0</v>
       </c>
       <c r="BG36" t="n">
         <v>1</v>
       </c>
       <c r="BH36" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI36" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ36" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BK36" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BL36" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BM36" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN36" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO36" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP36" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ36" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR36" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS36" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT36" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU36" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV36" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW36" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX36" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY36" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CB36" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD36" t="n">
+        <v>2</v>
+      </c>
+      <c r="CE36" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF36" t="n">
+        <v>2</v>
+      </c>
+      <c r="CG36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CH36" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CJ36" t="n">
+        <v>3</v>
+      </c>
+      <c r="CK36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CN36" t="n">
+        <v>3</v>
+      </c>
+      <c r="CO36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR36" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS36" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT36" t="n">
+        <v>1</v>
+      </c>
+      <c r="CU36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV36" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX36" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY36" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ36" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA36" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB36" t="n">
+        <v>3</v>
+      </c>
+      <c r="DC36" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="n">
         <v>36</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Ibro</t>
+          <t>LA LEAFS</t>
         </is>
       </c>
       <c r="C37" t="n">
-        <v>81</v>
+        <v>222</v>
       </c>
       <c r="D37" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E37" t="n">
         <v>0</v>
       </c>
       <c r="F37" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="G37" t="n">
         <v>0</v>
       </c>
       <c r="H37" t="n">
         <v>0</v>
       </c>
       <c r="I37" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J37" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K37" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L37" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M37" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="N37" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O37" t="n">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="P37" t="n">
         <v>0</v>
       </c>
       <c r="Q37" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R37" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="S37" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="T37" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="U37" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="V37" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="W37" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="X37" t="n">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="Y37" t="n">
         <v>0</v>
       </c>
       <c r="Z37" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AA37" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AB37" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AC37" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="AD37" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AE37" t="n">
         <v>0</v>
       </c>
       <c r="AF37" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AG37" t="n">
         <v>0</v>
       </c>
       <c r="AH37" t="n">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="AI37" t="n">
         <v>0</v>
       </c>
       <c r="AJ37" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AK37" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AL37" t="n">
         <v>0</v>
       </c>
       <c r="AM37" t="n">
         <v>0</v>
       </c>
       <c r="AN37" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO37" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AP37" t="n">
         <v>0</v>
       </c>
       <c r="AQ37" t="n">
         <v>0</v>
       </c>
       <c r="AR37" t="n">
         <v>1</v>
       </c>
       <c r="AS37" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AT37" t="n">
         <v>0</v>
       </c>
       <c r="AU37" t="n">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="AV37" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW37" t="n">
         <v>0</v>
       </c>
       <c r="AX37" t="n">
         <v>0</v>
       </c>
       <c r="AY37" t="n">
         <v>2</v>
       </c>
       <c r="AZ37" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BA37" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BB37" t="n">
         <v>1</v>
       </c>
       <c r="BC37" t="n">
         <v>1</v>
       </c>
       <c r="BD37" t="n">
         <v>0</v>
       </c>
       <c r="BE37" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF37" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BG37" t="n">
         <v>1</v>
       </c>
       <c r="BH37" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="BI37" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BJ37" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK37" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="BL37" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BM37" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN37" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO37" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP37" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ37" t="n">
+        <v>3</v>
+      </c>
+      <c r="BR37" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS37" t="n">
+        <v>1</v>
+      </c>
+      <c r="BT37" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU37" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV37" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW37" t="n">
+        <v>1</v>
+      </c>
+      <c r="BX37" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY37" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CB37" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CE37" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG37" t="n">
+        <v>2</v>
+      </c>
+      <c r="CH37" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI37" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM37" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN37" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CP37" t="n">
+        <v>2</v>
+      </c>
+      <c r="CQ37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CR37" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS37" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CU37" t="n">
+        <v>2</v>
+      </c>
+      <c r="CV37" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CY37" t="n">
+        <v>0</v>
+      </c>
+      <c r="CZ37" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA37" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB37" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC37" t="n">
+        <v>0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="n">
         <v>37</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Seamus</t>
+          <t>AManko11</t>
         </is>
       </c>
       <c r="C38" t="n">
-        <v>80</v>
+        <v>202</v>
       </c>
       <c r="D38" t="n">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E38" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="F38" t="n">
         <v>0</v>
       </c>
       <c r="G38" t="n">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="H38" t="n">
         <v>0</v>
       </c>
       <c r="I38" t="n">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="J38" t="n">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="K38" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M38" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="N38" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O38" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="P38" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="Q38" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="R38" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S38" t="n">
         <v>0</v>
       </c>
       <c r="T38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="U38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V38" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="W38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X38" t="n">
         <v>0</v>
       </c>
       <c r="Y38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z38" t="n">
         <v>0</v>
       </c>
       <c r="AA38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AB38" t="n">
         <v>0</v>
       </c>
       <c r="AC38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AD38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AF38" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AG38" t="n">
         <v>0</v>
       </c>
       <c r="AH38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI38" t="n">
         <v>0</v>
       </c>
       <c r="AJ38" t="n">
         <v>1</v>
       </c>
       <c r="AK38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL38" t="n">
         <v>0</v>
       </c>
       <c r="AM38" t="n">
         <v>1</v>
       </c>
       <c r="AN38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO38" t="n">
         <v>0</v>
       </c>
       <c r="AP38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AQ38" t="n">
         <v>1</v>
       </c>
       <c r="AR38" t="n">
         <v>1</v>
       </c>
       <c r="AS38" t="n">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AT38" t="n">
         <v>0</v>
       </c>
       <c r="AU38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AV38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW38" t="n">
         <v>0</v>
       </c>
       <c r="AX38" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AY38" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AZ38" t="n">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="BA38" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BB38" t="n">
         <v>1</v>
       </c>
       <c r="BC38" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BD38" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="BE38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BF38" t="n">
         <v>0</v>
       </c>
       <c r="BG38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BH38" t="n">
         <v>3</v>
       </c>
       <c r="BI38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BJ38" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK38" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BL38" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BM38" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN38" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO38" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP38" t="n">
+        <v>1</v>
+      </c>
+      <c r="BQ38" t="n">
+        <v>1</v>
+      </c>
+      <c r="BR38" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS38" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT38" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU38" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV38" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW38" t="n">
+        <v>3</v>
+      </c>
+      <c r="BX38" t="n">
+        <v>2</v>
+      </c>
+      <c r="BY38" t="n">
+        <v>3</v>
+      </c>
+      <c r="BZ38" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA38" t="n">
+        <v>1</v>
+      </c>
+      <c r="CB38" t="n">
+        <v>0</v>
+      </c>
+      <c r="CC38" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD38" t="n">
+        <v>0</v>
+      </c>
+      <c r="CE38" t="n">
+        <v>1</v>
+      </c>
+      <c r="CF38" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG38" t="n">
+        <v>1</v>
+      </c>
+      <c r="CH38" t="n">
+        <v>0</v>
+      </c>
+      <c r="CI38" t="n">
+        <v>2</v>
+      </c>
+      <c r="CJ38" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK38" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL38" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM38" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN38" t="n">
+        <v>1</v>
+      </c>
+      <c r="CO38" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP38" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ38" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR38" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS38" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT38" t="n">
+        <v>0</v>
+      </c>
+      <c r="CU38" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV38" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW38" t="n">
+        <v>2</v>
+      </c>
+      <c r="CX38" t="n">
+        <v>1</v>
+      </c>
+      <c r="CY38" t="n">
+        <v>1</v>
+      </c>
+      <c r="CZ38" t="n">
+        <v>0</v>
+      </c>
+      <c r="DA38" t="n">
+        <v>1</v>
+      </c>
+      <c r="DB38" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC38" t="n">
+        <v>2</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="n">
         <v>38</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Paulo Rei</t>
+          <t>Ibro</t>
         </is>
       </c>
       <c r="C39" t="n">
-        <v>79</v>
+        <v>188</v>
       </c>
       <c r="D39" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E39" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="F39" t="n">
         <v>0</v>
       </c>
       <c r="G39" t="n">
         <v>0</v>
       </c>
       <c r="H39" t="n">
-        <v>0</v>
+        <v>7</v>
       </c>
       <c r="I39" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="J39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K39" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="L39" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="M39" t="n">
         <v>0</v>
       </c>
       <c r="N39" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="O39" t="n">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="P39" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="Q39" t="n">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="R39" t="n">
-        <v>0</v>
+        <v>5</v>
       </c>
       <c r="S39" t="n">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="T39" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="U39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="V39" t="n">
         <v>0</v>
       </c>
       <c r="W39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="X39" t="n">
         <v>0</v>
       </c>
       <c r="Y39" t="n">
         <v>0</v>
       </c>
       <c r="Z39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AA39" t="n">
         <v>0</v>
       </c>
       <c r="AB39" t="n">
         <v>0</v>
       </c>
       <c r="AC39" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AD39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AE39" t="n">
         <v>0</v>
       </c>
       <c r="AF39" t="n">
         <v>0</v>
       </c>
       <c r="AG39" t="n">
         <v>0</v>
       </c>
       <c r="AH39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AI39" t="n">
         <v>0</v>
       </c>
       <c r="AJ39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AK39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AL39" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="AM39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AN39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AO39" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AP39" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="AQ39" t="n">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="AR39" t="n">
         <v>1</v>
       </c>
       <c r="AS39" t="n">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="AT39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AU39" t="n">
         <v>1</v>
       </c>
       <c r="AV39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AW39" t="n">
         <v>0</v>
       </c>
       <c r="AX39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AY39" t="n">
         <v>2</v>
       </c>
       <c r="AZ39" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BA39" t="n">
         <v>1</v>
       </c>
       <c r="BB39" t="n">
         <v>1</v>
       </c>
       <c r="BC39" t="n">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BD39" t="n">
         <v>0</v>
       </c>
       <c r="BE39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BF39" t="n">
         <v>0</v>
       </c>
       <c r="BG39" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BH39" t="n">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BI39" t="n">
         <v>0</v>
       </c>
       <c r="BJ39" t="n">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="BK39" t="n">
         <v>0</v>
       </c>
       <c r="BL39" t="n">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="BM39" t="n">
-        <v>1</v>
-[...49 lines deleted...]
-        </is>
+        <v>0</v>
+      </c>
+      <c r="BN39" t="n">
+        <v>1</v>
+      </c>
+      <c r="BO39" t="n">
+        <v>0</v>
+      </c>
+      <c r="BP39" t="n">
+        <v>0</v>
+      </c>
+      <c r="BQ39" t="n">
+        <v>3</v>
+      </c>
+      <c r="BR39" t="n">
+        <v>0</v>
+      </c>
+      <c r="BS39" t="n">
+        <v>0</v>
+      </c>
+      <c r="BT39" t="n">
+        <v>1</v>
+      </c>
+      <c r="BU39" t="n">
+        <v>0</v>
+      </c>
+      <c r="BV39" t="n">
+        <v>0</v>
+      </c>
+      <c r="BW39" t="n">
+        <v>0</v>
+      </c>
+      <c r="BX39" t="n">
+        <v>1</v>
+      </c>
+      <c r="BY39" t="n">
+        <v>1</v>
+      </c>
+      <c r="BZ39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CA39" t="n">
+        <v>3</v>
+      </c>
+      <c r="CB39" t="n">
+        <v>1</v>
+      </c>
+      <c r="CC39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CD39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CE39" t="n">
+        <v>2</v>
+      </c>
+      <c r="CF39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CG39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CH39" t="n">
+        <v>1</v>
+      </c>
+      <c r="CI39" t="n">
+        <v>1</v>
+      </c>
+      <c r="CJ39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CK39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CL39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CM39" t="n">
+        <v>1</v>
+      </c>
+      <c r="CN39" t="n">
+        <v>3</v>
+      </c>
+      <c r="CO39" t="n">
+        <v>2</v>
+      </c>
+      <c r="CP39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CQ39" t="n">
+        <v>2</v>
+      </c>
+      <c r="CR39" t="n">
+        <v>1</v>
+      </c>
+      <c r="CS39" t="n">
+        <v>1</v>
+      </c>
+      <c r="CT39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CU39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CV39" t="n">
+        <v>1</v>
+      </c>
+      <c r="CW39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CX39" t="n">
+        <v>0</v>
+      </c>
+      <c r="CY39" t="n">
+        <v>3</v>
+      </c>
+      <c r="CZ39" t="n">
+        <v>2</v>
+      </c>
+      <c r="DA39" t="n">
+        <v>0</v>
+      </c>
+      <c r="DB39" t="n">
+        <v>1</v>
+      </c>
+      <c r="DC39" t="n">
+        <v>0</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>